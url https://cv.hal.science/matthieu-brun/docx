--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -806,191 +806,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01611347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monde arabe : le salut alimentaire par la firme ?</w:t>
+                <w:t xml:space="preserve">A Geopolitical perspective on corporate perspective in the Arab World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 191, Agricultures de firme 2. Délocalisation et évictions, pp.129-149</w:t>
+              <w:t xml:space="preserve">, 2013, 191 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00933913v1</w:t>
+                <w:t xml:space="preserve">hal-02546234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geopolitical perspective on corporate perspective in the Arab World</w:t>
+                <w:t xml:space="preserve">Monde arabe : le salut alimentaire par la firme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 191 (1)</w:t>
+              <w:t xml:space="preserve">, 2013, 191, Agricultures de firme 2. Délocalisation et évictions, pp.129-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546234v1</w:t>
+                <w:t xml:space="preserve">halshs-00933913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la peste des petits ruminants au Maroc : circulation et sélection des recommandations internationales pour la santé animale</w:t>
               </w:r>
@@ -1084,523 +1084,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When development projects create new forms of transversal leadership for policy making: methodological and theoretical insights from a qualitative/quantitative approach in Morocco</w:t>
+                <w:t xml:space="preserve">Traces des interventions de développement dans le sud du Maroc : des mémoires incarnées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Public Policies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPPA, Jun 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Colloque international “Oralités, mémoires des corps et des territoires : émigrations, traditions, développement et réseaux dans le sud-Maroc” organisé par PACTE-Sciences Po Grenoble, LERCLA Université d’Agadir, Laboratoire Ethique, politique et santé, (EA 4569) Faculté de Médecine Université Paris Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Taliouine, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627381v1</w:t>
+                <w:t xml:space="preserve">hal-02628666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces des interventions de développement dans le sud du Maroc : des mémoires incarnées ?</w:t>
+                <w:t xml:space="preserve">Des acteurs inédits de l’action publique au Sud : Perspective méthodologique et théorique à partir d’une approche quanti/quali au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Oralités, mémoires des corps et des territoires : émigrations, traditions, développement et réseaux dans le sud-Maroc” organisé par PACTE-Sciences Po Grenoble, LERCLA Université d’Agadir, Laboratoire Ethique, politique et santé, (EA 4569) Faculté de Médecine Université Paris Descartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Taliouine, Maroc</w:t>
+              <w:t xml:space="preserve">Séminaire du CERI-Sciences Po Paris Action publique ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628666v1</w:t>
+                <w:t xml:space="preserve">hal-02627611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory of development : when projects create new form of transveral leadership in Morocco</w:t>
+                <w:t xml:space="preserve">La mémoire du développement des interventions de développement en Région Itasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Histories in Oblivion and Overlooked Lifeworlds. Alternative Perspectives on Non-Governmental Development Work in Africa organisé par la Goethe-University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">Colloque organisé par le Département de Géographie de l’Université de Tananarive “Développement : Espace, Territoire et Changement climatique”. Programme de recherche DeMeTer de LAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tananarive, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628615v1</w:t>
+                <w:t xml:space="preserve">hal-02628665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire du développement des interventions de développement en Région Itasy</w:t>
+                <w:t xml:space="preserve">Memory of development : when projects create new form of transveral leadership in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque organisé par le Département de Géographie de l’Université de Tananarive “Développement : Espace, Territoire et Changement climatique”. Programme de recherche DeMeTer de LAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tananarive, Madagascar</w:t>
+              <w:t xml:space="preserve">Symposium Histories in Oblivion and Overlooked Lifeworlds. Alternative Perspectives on Non-Governmental Development Work in Africa organisé par la Goethe-University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628665v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des acteurs inédits de l’action publique au Sud : Perspective méthodologique et théorique à partir d’une approche quanti/quali au Maroc</w:t>
+                <w:t xml:space="preserve">Les enjeux agroalimentaires en péninsule Arabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CERI-Sciences Po Paris Action publique ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème journées internationales sur le Moyen-Orient à Sciences Po Grenoble, Tempête dans le Golfe : les monarchies de la péninsule arabique entre querelles intestines et pressions internationales, 30 novembre et 1er décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627611v1</w:t>
+                <w:t xml:space="preserve">hal-02627612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux agroalimentaires en péninsule Arabique</w:t>
+                <w:t xml:space="preserve">Agriculture and Food Policies in North Africa and the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées internationales sur le Moyen-Orient à Sciences Po Grenoble, Tempête dans le Golfe : les monarchies de la péninsule arabique entre querelles intestines et pressions internationales, 30 novembre et 1er décembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">1er séminaire conjoint LAM-ARENA Different Perspectives on Africa in Globalization, Université de Tsukuba, Japon, programme BIS-Idex de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627612v1</w:t>
+                <w:t xml:space="preserve">hal-02627610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture and Food Policies in North Africa and the Middle East</w:t>
+                <w:t xml:space="preserve">When development projects create new forms of transversal leadership for policy making: methodological and theoretical insights from a qualitative/quantitative approach in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire conjoint LAM-ARENA Different Perspectives on Africa in Globalization, Université de Tsukuba, Japon, programme BIS-Idex de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Public Policies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPPA, Jun 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627610v1</w:t>
+                <w:t xml:space="preserve">hal-01627381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension temporelle de la circulation des normes et des instruments dans les pays « sous régime d'aide » Quelle mémoire du développement ?</w:t>
               </w:r>
@@ -2666,448 +2666,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Committee on World Food Security reform : impacts on global governance of food security</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical elements on impact assessment and accountability framework within the Committee on World food security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Eklin</w:t>
+                <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Finess Evensmo</w:t>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Georgescu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Ton Nu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620862v1</w:t>
+                <w:t xml:space="preserve">hal-01620854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical elements on impact assessment and accountability framework within the Committee on World food security</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+                <w:t xml:space="preserve">The Committee on World Food Security reform : impacts on global governance of food security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Eklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Finess Evensmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlène Alpha</w:t>
+                <w:t xml:space="preserve">Ioana Georgescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+                <w:t xml:space="preserve">Victoire Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ton Nu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jimmy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620854v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation au secours de la biodiversité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À quelles conditions la mise en oeuvre des ODD pourrait-elle contribuer à la sécurité alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lapeyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Rochette</w:t>
+                <w:t xml:space="preserve">Matthieu Boussichas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620857v1</w:t>
+                <w:t xml:space="preserve">hal-01620858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quelles conditions la mise en oeuvre des ODD pourrait-elle contribuer à la sécurité alimentaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'innovation au secours de la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Boussichas</w:t>
+                <w:t xml:space="preserve">Julien Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620858v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité de la sécurité alimentaire mondiale : consolider les avancées de la réforme</w:t>
               </w:r>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.237.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Agamile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2017.1368379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calvary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.098.0189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.084.0131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627612v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortun&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-demeter-2023--0011662119-page-219.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Eklin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Finess Evensmo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Georgescu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thesmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.237.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Agamile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2017.1368379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calvary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.098.0189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.084.0131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortun&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-demeter-2023--0011662119-page-219.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Eklin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Finess Evensmo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Georgescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thesmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>