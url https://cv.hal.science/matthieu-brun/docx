--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -118,191 +118,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géopolitique de l’agriculture et de l’alimentation: les questions au menu de 2020</w:t>
+                <w:t xml:space="preserve">Agriculture et climat : tous perdants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Abis</w:t>
+                <w:t xml:space="preserve">Jérémy Denieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.74-78</w:t>
+              <w:t xml:space="preserve">Études Marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enjeux climatiques, 18, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03200570v1</w:t>
+                <w:t xml:space="preserve">hal-03719294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et climat : tous perdants ?</w:t>
+                <w:t xml:space="preserve">Géopolitique de l’agriculture et de l’alimentation: les questions au menu de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Denieulle</w:t>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Marines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Enjeux climatiques, 18, pp.55-64</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.74-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719294v1</w:t>
+                <w:t xml:space="preserve">halshs-03200570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et se nourrir dans les monarchies du Golfe. Une économie politique des approvisionnements agricoles et alimentaires</w:t>
               </w:r>
@@ -1222,247 +1222,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire du développement des interventions de développement en Région Itasy</w:t>
+                <w:t xml:space="preserve">Les enjeux agroalimentaires en péninsule Arabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque organisé par le Département de Géographie de l’Université de Tananarive “Développement : Espace, Territoire et Changement climatique”. Programme de recherche DeMeTer de LAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tananarive, Madagascar</w:t>
+              <w:t xml:space="preserve">5ème journées internationales sur le Moyen-Orient à Sciences Po Grenoble, Tempête dans le Golfe : les monarchies de la péninsule arabique entre querelles intestines et pressions internationales, 30 novembre et 1er décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628665v1</w:t>
+                <w:t xml:space="preserve">hal-02627612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory of development : when projects create new form of transveral leadership in Morocco</w:t>
+                <w:t xml:space="preserve">La mémoire du développement des interventions de développement en Région Itasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Histories in Oblivion and Overlooked Lifeworlds. Alternative Perspectives on Non-Governmental Development Work in Africa organisé par la Goethe-University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">Colloque organisé par le Département de Géographie de l’Université de Tananarive “Développement : Espace, Territoire et Changement climatique”. Programme de recherche DeMeTer de LAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tananarive, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628615v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux agroalimentaires en péninsule Arabique</w:t>
+                <w:t xml:space="preserve">Memory of development : when projects create new form of transveral leadership in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées internationales sur le Moyen-Orient à Sciences Po Grenoble, Tempête dans le Golfe : les monarchies de la péninsule arabique entre querelles intestines et pressions internationales, 30 novembre et 1er décembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium Histories in Oblivion and Overlooked Lifeworlds. Alternative Perspectives on Non-Governmental Development Work in Africa organisé par la Goethe-University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627612v1</w:t>
+                <w:t xml:space="preserve">hal-02628615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture and Food Policies in North Africa and the Middle East</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Déméter 2022. Alimentation : les nouvelles frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
@@ -1948,51 +1948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Déméter 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2055,51 +2055,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture : talon d’Achille ou atout d’avenir du Nigeria ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3474,51 +3474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CIHEAM, une histoire méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.237.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Agamile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2017.1368379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calvary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.098.0189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.084.0131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortun&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-demeter-2023--0011662119-page-219.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Eklin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Finess Evensmo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Georgescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thesmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.237.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Agamile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2017.1368379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calvary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.098.0189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.084.0131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortun&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-demeter-2023--0011662119-page-219.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Eklin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Finess Evensmo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Georgescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thesmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>