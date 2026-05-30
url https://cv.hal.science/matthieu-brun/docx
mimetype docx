--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -118,351 +118,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et climat : tous perdants ?</w:t>
+                <w:t xml:space="preserve">Géopolitique de l’agriculture et de l’alimentation: les questions au menu de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Denieulle</w:t>
+                <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Marines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Enjeux climatiques, 18, pp.55-64</w:t>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.74-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719294v1</w:t>
+                <w:t xml:space="preserve">halshs-03200570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géopolitique de l’agriculture et de l’alimentation: les questions au menu de 2020</w:t>
+                <w:t xml:space="preserve">Agriculture et climat : tous perdants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Abis</w:t>
+                <w:t xml:space="preserve">Jérémy Denieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.74-78</w:t>
+              <w:t xml:space="preserve">Études Marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enjeux climatiques, 18, pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03200570v1</w:t>
+                <w:t xml:space="preserve">hal-03719294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et se nourrir dans les monarchies du Golfe. Une économie politique des approvisionnements agricoles et alimentaires</w:t>
+                <w:t xml:space="preserve">Dix ans après la “ruée vers les terres” : qu’en est-il des investissements agricoles au Sud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Schlimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.16-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02569907v1</w:t>
+                <w:t xml:space="preserve">halshs-02569916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix ans après la “ruée vers les terres” : qu’en est-il des investissements agricoles au Sud ?</w:t>
+                <w:t xml:space="preserve">Produire et se nourrir dans les monarchies du Golfe. Une économie politique des approvisionnements agricoles et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Schlimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.65-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ried.237.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02569916v1</w:t>
+                <w:t xml:space="preserve">halshs-02569907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From aid negotiation to aid effectiveness: the case of food and nutrition security in Ethiopia</w:t>
               </w:r>
@@ -728,135 +728,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qatar, une stratégie agricole au service de la puissance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monde arabe : le salut alimentaire par la firme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 191, Agricultures de firme 2. Délocalisation et évictions, pp.129-149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01611347v1</w:t>
+                <w:t xml:space="preserve">halshs-00933913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geopolitical perspective on corporate perspective in the Arab World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -880,117 +884,113 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monde arabe : le salut alimentaire par la firme ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qatar, une stratégie agricole au service de la puissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/come.084.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00933913v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01611347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre la peste des petits ruminants au Maroc : circulation et sélection des recommandations internationales pour la santé animale</w:t>
               </w:r>
@@ -1084,523 +1084,523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traces des interventions de développement dans le sud du Maroc : des mémoires incarnées ?</w:t>
+                <w:t xml:space="preserve">When development projects create new forms of transversal leadership for policy making: methodological and theoretical insights from a qualitative/quantitative approach in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Oralités, mémoires des corps et des territoires : émigrations, traditions, développement et réseaux dans le sud-Maroc” organisé par PACTE-Sciences Po Grenoble, LERCLA Université d’Agadir, Laboratoire Ethique, politique et santé, (EA 4569) Faculté de Médecine Université Paris Descartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Taliouine, Maroc</w:t>
+              <w:t xml:space="preserve">International Conference on Public Policies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPPA, Jun 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628666v1</w:t>
+                <w:t xml:space="preserve">hal-01627381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des acteurs inédits de l’action publique au Sud : Perspective méthodologique et théorique à partir d’une approche quanti/quali au Maroc</w:t>
+                <w:t xml:space="preserve">La mémoire du développement des interventions de développement en Région Itasy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CERI-Sciences Po Paris Action publique ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque organisé par le Département de Géographie de l’Université de Tananarive “Développement : Espace, Territoire et Changement climatique”. Programme de recherche DeMeTer de LAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tananarive, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627611v1</w:t>
+                <w:t xml:space="preserve">hal-02628665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux agroalimentaires en péninsule Arabique</w:t>
+                <w:t xml:space="preserve">Memory of development : when projects create new form of transveral leadership in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées internationales sur le Moyen-Orient à Sciences Po Grenoble, Tempête dans le Golfe : les monarchies de la péninsule arabique entre querelles intestines et pressions internationales, 30 novembre et 1er décembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium Histories in Oblivion and Overlooked Lifeworlds. Alternative Perspectives on Non-Governmental Development Work in Africa organisé par la Goethe-University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Francfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627612v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire du développement des interventions de développement en Région Itasy</w:t>
+                <w:t xml:space="preserve">Des acteurs inédits de l’action publique au Sud : Perspective méthodologique et théorique à partir d’une approche quanti/quali au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque organisé par le Département de Géographie de l’Université de Tananarive “Développement : Espace, Territoire et Changement climatique”. Programme de recherche DeMeTer de LAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tananarive, Madagascar</w:t>
+              <w:t xml:space="preserve">Séminaire du CERI-Sciences Po Paris Action publique ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628665v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory of development : when projects create new form of transveral leadership in Morocco</w:t>
+                <w:t xml:space="preserve">Les enjeux agroalimentaires en péninsule Arabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Histories in Oblivion and Overlooked Lifeworlds. Alternative Perspectives on Non-Governmental Development Work in Africa organisé par la Goethe-University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Francfort, Germany</w:t>
+              <w:t xml:space="preserve">5ème journées internationales sur le Moyen-Orient à Sciences Po Grenoble, Tempête dans le Golfe : les monarchies de la péninsule arabique entre querelles intestines et pressions internationales, 30 novembre et 1er décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628615v1</w:t>
+                <w:t xml:space="preserve">hal-02627612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture and Food Policies in North Africa and the Middle East</w:t>
+                <w:t xml:space="preserve">Traces des interventions de développement dans le sud du Maroc : des mémoires incarnées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire conjoint LAM-ARENA Different Perspectives on Africa in Globalization, Université de Tsukuba, Japon, programme BIS-Idex de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Colloque international “Oralités, mémoires des corps et des territoires : émigrations, traditions, développement et réseaux dans le sud-Maroc” organisé par PACTE-Sciences Po Grenoble, LERCLA Université d’Agadir, Laboratoire Ethique, politique et santé, (EA 4569) Faculté de Médecine Université Paris Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Taliouine, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627610v1</w:t>
+                <w:t xml:space="preserve">hal-02628666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When development projects create new forms of transversal leadership for policy making: methodological and theoretical insights from a qualitative/quantitative approach in Morocco</w:t>
+                <w:t xml:space="preserve">Agriculture and Food Policies in North Africa and the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Public Policies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPPA, Jun 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">1er séminaire conjoint LAM-ARENA Different Perspectives on Africa in Globalization, Université de Tsukuba, Japon, programme BIS-Idex de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627381v1</w:t>
+                <w:t xml:space="preserve">hal-02627610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension temporelle de la circulation des normes et des instruments dans les pays « sous régime d'aide » Quelle mémoire du développement ?</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Déméter 2022. Alimentation : les nouvelles frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
@@ -1948,51 +1948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Déméter 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2055,51 +2055,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture : talon d’Achille ou atout d’avenir du Nigeria ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Denieulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2240,51 +2240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Perspective of Natural Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halka Otto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2591,523 +2591,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Committee on World Food Security: moving the reform forward</w:t>
+                <w:t xml:space="preserve">Critical elements on impact assessment and accountability framework within the Committee on World food security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Treyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlène Alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bricas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ton Nu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620861v1</w:t>
+                <w:t xml:space="preserve">hal-01620854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical elements on impact assessment and accountability framework within the Committee on World food security</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Committee on World Food Security reform : impacts on global governance of food security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Eklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Finess Evensmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Georgescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ton Nu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01620854v1</w:t>
+                <w:t xml:space="preserve">hal-01620862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Committee on World Food Security reform : impacts on global governance of food security</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À quelles conditions la mise en oeuvre des ODD pourrait-elle contribuer à la sécurité alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boussichas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Le</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01620862v1</w:t>
+                <w:t xml:space="preserve">hal-01620858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quelles conditions la mise en oeuvre des ODD pourrait-elle contribuer à la sécurité alimentaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'innovation au secours de la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Boussichas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01620858v1</w:t>
+                <w:t xml:space="preserve">hal-01620857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation au secours de la biodiversité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Committee on World Food Security: moving the reform forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Treyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rochette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01620857v1</w:t>
+                <w:t xml:space="preserve">hal-01620861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité de la sécurité alimentaire mondiale : consolider les avancées de la réforme</w:t>
               </w:r>
@@ -3382,51 +3382,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la stratégie du ministère de l’agriculture libanais (2010-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,77 +3474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CIHEAM, une histoire méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Abis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre international de hautes études agronomiques méditerranéennes CIHEAM. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.237.0065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Agamile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2017.1368379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calvary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.098.0189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.084.0131" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627612v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortun&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-demeter-2023--0011662119-page-219.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Eklin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Finess Evensmo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Georgescu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620858v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thesmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719294v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Denieulle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Schlimmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.237.0065" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620874v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Aubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Agamile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01436597.2017.1368379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Calvary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.098.0189" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.156.0153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.084.0131" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201265v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628665v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628615v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortun&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627380v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/164522-alimentation-les-nouvelles-frontieres-demeter-2022/ https://www.clubdemeter.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-demeter-2023--0011662119-page-219.htm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620873v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620875v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Eklin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Finess Evensmo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Georgescu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussichas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lapeyre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rochette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011435v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Fraisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thesmar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>