--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -221,361 +221,361 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giacomo Puccini au miroir du périodique musical parisien &amp;quot;Le Ménestrel&amp;quot; entre 1883 et 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi pucciniani. Rassegna periodica sulla musica e sul teatro musicale nell'epoca di Giacomo Puccini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Veit, Philippe Gumplowicz, Caroline Moine, Jean-Claude Yon (dir.), Le Fidelio de Beethoven. Transferts, circulations, appropriations (1798-XXIe siècle), Villeneuve d’Ascq, Presses universitaires du Septentrion, 2024, 384 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles structurels du comique en Italie, en France et en Allemagne dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le Docteur Miracle, Bizet &amp; Lecocq (n° 344), p. 74-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le Brésil inspire la France. Partitions et presse musicale (1838-1894 ; 1920-1938), by Zélia Chueke, Paris: L’Harmattan, 2025, 273 pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music &amp; Musical Performance: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Les modèles structurels du comique en Italie, en France et en Allemagne dans la première moitié du XIXe siècle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire au début du Second Empire : l’influence de l’opéra-comique sur l’esthétique d’Offenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Le Docteur Miracle, Bizet &amp; Lecocq (n° 344), p. 74-81</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2025, Le Docteur Miracle, Bizet &amp; Lecocq (n° 344), p. 82-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -949,169 +949,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carl Maria von Weber, un compositeur, chef d'orchestre et pianiste polygraphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Compositrices, compositeurs / écrivaines, écrivains Regards croisés III, n° 13, p. 1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ohé! les p’tits agneaux!&amp;quot; A Parisian revue de fin d’année for 1857. Éd. Richard Sherr. Middleton, Wisconsin : A-R Editions, 2021.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de musicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, vol. 108 (n° 2), p. 535-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933796v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04046089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les années 1870-1871 dans la presse musicale française et allemande. État des lieux sur une période politique et artistique particulièrement mouvementée</w:t>
               </w:r>
@@ -2026,539 +2026,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de musique de chambre dans les dictionnaires de musique français et allemands des XVIIIe et XIXe siècles</w:t>
+                <w:t xml:space="preserve">Réception comparée de la musique de chambre en France et en Allemagne entre 1835 et 1870 : l’exemple de la Revue et Gazette musicale de Paris et de la Neue Zeitschrift für Musik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Reibel; Mélanie Guérimand (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique de chambre : histoire, pratiques, institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symétrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 9-18, 2024, État de l’art, 978-2-36485-293-8</w:t>
+              <w:t xml:space="preserve">, p. 129-140, 2024, État de l’art, 978-2-36485-293-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690976v1</w:t>
+                <w:t xml:space="preserve">hal-04690977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turandot, Prinzessin von China&amp;quot; (1950-1951), opera di Havergal Brian tratta da Gozzi e da Schiller</w:t>
+                <w:t xml:space="preserve">Turandot&amp;quot; (1917), opera di Ferruccio Busoni tratta da Gozzi: genesi, analisi a confronto e diffusione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camillo Faverzani; Paola Ranzini (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libreria Musicale Italiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 295-308, 2024, coll. « Sediziose voci. Studi sul melodramma » n° 15, 978-88-5543-292-4</w:t>
+              <w:t xml:space="preserve">, p. 257-274, 2024, coll. « Sediziose voci. Studi sul melodramma » n° 15, 978-88-5543-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534263v1</w:t>
+                <w:t xml:space="preserve">hal-04729154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turandot&amp;quot; (1917), opera di Ferruccio Busoni tratta da Gozzi: genesi, analisi a confronto e diffusione</w:t>
+                <w:t xml:space="preserve">Turandot, Prinzessin von China&amp;quot; (1950-1951), opera di Havergal Brian tratta da Gozzi e da Schiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camillo Faverzani; Paola Ranzini (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libreria Musicale Italiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 257-274, 2024, coll. « Sediziose voci. Studi sul melodramma » n° 15, 978-88-5543-292-4</w:t>
+              <w:t xml:space="preserve">, p. 295-308, 2024, coll. « Sediziose voci. Studi sul melodramma » n° 15, 978-88-5543-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729154v1</w:t>
+                <w:t xml:space="preserve">hal-03534263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de musique de chambre dans les dictionnaires de musique français et allemands des XVIIIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Reibel; Mélanie Guérimand (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Musique de chambre : histoire, pratiques, institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 9-18, 2024, État de l’art, 978-2-36485-293-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le succès des ouvrages lyriques d’Offenbach en Allemagne et en Italie dans la deuxième moitié du XIXe siècle. Analyse comparée de la diffusion et de la réception des ouvrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Yon; Stéphane Lelièvre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Offenbach en toutes lettres. Enjeux littéraires et dramatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 97-117, 2024, 978-2-406-16102-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière internationale des opéras-comiques &amp;quot;Le Concert à la cour&amp;quot; (1824) et &amp;quot;Actéon&amp;quot; (1836) de Scribe et Auber au XIXe siècle, entre Bruxelles, Londres et le monde germanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Reynaud; Jean-Claude Yon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auber et Scribe, un patrimoine lyrique vivant. "Le Concert à la cour" (1824), "Actéon" (1836)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann; Éditions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 97-112, 2024, 979 1 0370 3944 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.reyna.2024.01.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann; Éditions Hermann</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04639755v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04690977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des transferts musicaux franco-allemands à l’époque napoléonienne à travers le prisme de l’Allgemeine musikalische Zeitung</w:t>
               </w:r>
@@ -2697,1730 +2697,1730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réception de Théodore Gouvy dans les encyclopédies et les dictionnaires de musique publiés en Europe et aux États-Unis entre 1857 et 1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Rigaudière; Mario d'Angelo; Martin Kaltenecker (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théodore Gouvy, recherches récentes. Actes du deuxième colloque international, Paris 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Le Manuscrit, p. 285-308, 2023, 978-2-304-05350-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le théâtre lyrique en Corse et en Algérie française au miroir de la presse musicale européenne (1830-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Encina Cortizo; Yvan Nommick (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Between Centres and Peripheries: Music in Europe from the French Revolution to WWI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 91-128, 2023, Speculum Musicae, vol. 50, 978-2-503-60848-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brepols Publishers</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03678333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Marc Rigaudière; Mario d'Angelo; Martin Kaltenecker (dir.). </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">9.3 Succès et raréfaction du répertoire français en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théodore Gouvy, recherches récentes. Actes du deuxième colloque international, Paris 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Le Manuscrit, p. 285-308, 2023, 978-2-304-05350-0</w:t>
+              <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 519-525 et 547-548, 2022, De la Belle Époque au monde globalisé, 978-2-213-70991-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musicien raté dans les critiques musicales d’Adolphe Adam et Hector Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Lascoux; Stéphane Lelièvre; Marie-Hélène Rybicki (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Musicien raté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Aedam Musicae, p. 83-102, 2022, 978-2-919046-86-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Merry Wives of Windsor&amp;quot; de Shakespeare ou les représentations parisiennes (1856-1894) de trois opéras d’Adam, Nicolai et Verdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Bardelmann (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare et la musique en France (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy – Éditions Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 157-177, 2022, Regards croisés sur le monde anglophone, 978-2-8143-0620-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">9.3 Succès et raréfaction du répertoire français en Italie</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mille et Une Nuits&amp;quot; à l’opéra au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camillo Faverzani (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dal Levante l'astro nascente. L’Orient et l’Opéra / L'Oriente e l'Opera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libreria Musicale Italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 201-213, 2021, coll. « Sediziose voci. Studi sul melodramma » n° 10, 9788855431033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude comparée de l’influence musicale et institutionnelle de Cherubini en France et dans le monde germanique entre 1787 et 1842</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Massimiliano Sala (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luigi Cherubini, A Multifaceted Composer at the Turn of the 19th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, coll. "Studies on Italian Music History", vol. 14, Brepols Publishers, p. 375-423, 2021, 978-2-503-59100-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion et réception des opéras de Méhul en Allemagne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin Wåhlberg (dir.); Maxime Margollé (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque « Méhul et la dramaturgie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tempo dans l’histoire de la théorie musicale allemande au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Abromont; Séverine Féron; Philippe Lalitte (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque "Le tempo dans l’acte de performance" (30-31 mars 2017), Université de Bourgogne / Conservatoire de Paris (CNSMDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Éditions du Conservatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3.5 Le modèle dansé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, vol. 3, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+              <w:t xml:space="preserve">, vol. 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 519-525 et 547-548, 2022, De la Belle Époque au monde globalisé, 978-2-213-70991-8</w:t>
+              <w:t xml:space="preserve">, p. 177-183 et 200-202, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Martin Wåhlberg (dir.); Maxime Margollé (dir.). </w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europäische Rezeption der Berliner Hofoper und Hofkapelle von 1842 bis 1849</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nina Jaeschke; Rebecca Grotjahn (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque « Méhul et la dramaturgie »</w:t>
+              <w:t xml:space="preserve">Freie Beiträge zur Jahrestagung der Gesellschaft für Musikforschung 2019 (= Musikwissenschaft: Neue Perspektiven. Bericht über die Jahrestagung der Gesellschaft für Musikforschung 2019 in Paderborn und Detmold, vol. 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">musiconn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-64, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25366/2020.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Massimiliano Sala (dir.). </w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">15.2 La situation paradoxale du répertoire français en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luigi Cherubini, A Multifaceted Composer at the Turn of the 19th Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, coll. "Studies on Italian Music History", vol. 14, Brepols Publishers, p. 375-423, 2021, 978-2-503-59100-1</w:t>
+              <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 829-834 et 864-865, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Camillo Faverzani (dir.). </w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7.6 Adam et Halévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dal Levante l'astro nascente. L’Orient et l’Opéra / L'Oriente e l'Opera</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 201-213, 2021, coll. « Sediziose voci. Studi sul melodramma » n° 10, 9788855431033</w:t>
+              <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 402-406 et 410-412, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricezione di Rossini nella stampa musicale internazionale tra il 1868 e il 1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnold Jacobshagen (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rossini after Rossini: Musical and Social Legacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 45-69, 2020, Studies on Italian Music History, 978-2-503-58820-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Nina Jaeschke; Rebecca Grotjahn (dir.). </w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les comportements des publics français, italien et allemand dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Giron-Panel, Solveig Serre, Jean-Claude Yon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freie Beiträge zur Jahrestagung der Gesellschaft für Musikforschung 2019 (= Musikwissenschaft: Neue Perspektiven. Bericht über die Jahrestagung der Gesellschaft für Musikforschung 2019 in Paderborn und Detmold, vol. 1)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Publics des scènes musicales en France (XVIIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 201-217, 2020, collection "Musicologie", 978-2-406-10112-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">15.2 La situation paradoxale du répertoire français en Italie</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7.5 Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 829-834 et 864-865, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
+              <w:t xml:space="preserve">, p. 398-402 et 409-410, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">7.6 Adam et Halévy</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">15.3 Le succès de l’opéra français en territoire germanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 402-406 et 410-412, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
+              <w:t xml:space="preserve">, p. 834-839 et 866-868, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Caroline Giron-Panel, Solveig Serre, Jean-Claude Yon (dir.). </w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berlioz comme monument : géographie, commémoration et canonicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Blaszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Ramaut; Emmanuel Reibel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Publics des scènes musicales en France (XVIIIe-XXIe siècles)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 201-217, 2020, collection "Musicologie", 978-2-406-10112-3</w:t>
+              <w:t xml:space="preserve">Berlioz 1869-2019, 150 ans de passion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Aedam Musicae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 86-99, 210-211, 219, 227-231, 2019, collection « Musiques XIX-XXe siècles », 978-2-919046-68-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...278 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations des compositeurs français et allemands sur la musique religieuse en Italie à l’époque de Rossini, Bellini et Donizetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Nijenhuis-Bescher, Susanne Berthier-Foglar, Gilles Bertrand, Frédéric Meyer (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et altérité religieuse. La religion dans le récit de voyage, XVIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 181-194, 2019, Collection "Histoire", 978-2-7535-7784-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bible dans les livrets d’Eugène Scribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camillo Faverzani (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cithăra et Spirĭtus Mălus. La Bible et l’Opéra / La Bibbia e l’Opera</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libreria Musicale Italiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 331-341, 2019, coll. « Sediziose voci. Studi sul melodramma » n° 8, 978-88-5543-015-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473741v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01948835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdi et Wagner : dramaturgie comparée dans l’optique de la comédie</w:t>
               </w:r>
@@ -5326,252 +5326,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques considérations sur l’opéra italien au regard de l’opéra allemand (1837)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur l’instrumentation des récitatifs dans les opéras mozartiens (1847)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De &amp;quot;La Fille du régiment&amp;quot; à &amp;quot;La figlia del reggimento&amp;quot; : identité nationale et transfert culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Toscani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Toscani</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02962437v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02962457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du chœur à l’Opéra-Comique à la fin du XVIIIe siècle</w:t>
               </w:r>
@@ -6332,51 +6332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32232CA8"/>
+    <w:nsid w:val="00F4196C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6563,51 +6563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-cailliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-1420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11893502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210946v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.4879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826095474-opera-buffa/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690976v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/la-musique-de-chambre-histoire-pratiques-institutions" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/opere-collettive/6848-musica-ed-estetica-del-fiabesco-9788855432924.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/auber-et-scribe-un-patrimoine-lyrique-vivant-cecile-reynaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.reyna.2024.01.0097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608495-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608488-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100993880&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/opere-collettive/6208-dal-levante-lastro-nascente-9788855431033.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conservatoiredeparis.fr/fr/le-tempo-dans-lhistoire-de-la-theorie-musicale-allemande-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588209-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-725621" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25366/2020.50" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles-regards-croises-sur-les-comportements-des-publics-francais-italien-et-allemand-dans-la-premiere-moitie-du-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4890" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/list-collana/40643_sediziose-voci-studi-sul-melodramma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blaszkiewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-HECTOR-BERLIOZ-1869-2019--150-ans-de-passions--de-Emmanuel-Reibel--Alban-Ramaut-215-197,198.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4577" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.com/catalogo/la-double-seance/3554" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933634v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schott-campus.com/gfm-jahrestagung-2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/rire-et-sourire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://merseburger.de/produkt/ferdinand-hiller/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499472v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Viks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P. Locke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Nicolai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Toscani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Jacobshagen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308875v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04267955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-cailliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-1420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11893502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.4879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826095474-opera-buffa/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/la-musique-de-chambre-histoire-pratiques-institutions" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/opere-collettive/6848-musica-ed-estetica-del-fiabesco-9788855432924.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/auber-et-scribe-un-patrimoine-lyrique-vivant-cecile-reynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.reyna.2024.01.0097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608495-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608488-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100993880&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/opere-collettive/6208-dal-levante-lastro-nascente-9788855431033.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conservatoiredeparis.fr/fr/le-tempo-dans-lhistoire-de-la-theorie-musicale-allemande-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-725621" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25366/2020.50" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588209-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles-regards-croises-sur-les-comportements-des-publics-francais-italien-et-allemand-dans-la-premiere-moitie-du-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blaszkiewicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-HECTOR-BERLIOZ-1869-2019--150-ans-de-passions--de-Emmanuel-Reibel--Alban-Ramaut-215-197,198.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4890" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/list-collana/40643_sediziose-voci-studi-sul-melodramma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4577" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.com/catalogo/la-double-seance/3554" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933634v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schott-campus.com/gfm-jahrestagung-2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/rire-et-sourire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://merseburger.de/produkt/ferdinand-hiller/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499472v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Viks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P. Locke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Nicolai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962437v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Toscani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Jacobshagen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308875v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04267955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>