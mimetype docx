--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -2026,539 +2026,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réception comparée de la musique de chambre en France et en Allemagne entre 1835 et 1870 : l’exemple de la Revue et Gazette musicale de Paris et de la Neue Zeitschrift für Musik</w:t>
+                <w:t xml:space="preserve">Turandot&amp;quot; (1917), opera di Ferruccio Busoni tratta da Gozzi: genesi, analisi a confronto e diffusione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camillo Faverzani; Paola Ranzini (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libreria Musicale Italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 257-274, 2024, coll. « Sediziose voci. Studi sul melodramma » n° 15, 978-88-5543-292-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turandot, Prinzessin von China&amp;quot; (1950-1951), opera di Havergal Brian tratta da Gozzi e da Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camillo Faverzani; Paola Ranzini (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libreria Musicale Italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 295-308, 2024, coll. « Sediziose voci. Studi sul melodramma » n° 15, 978-88-5543-292-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de musique de chambre dans les dictionnaires de musique français et allemands des XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Reibel; Mélanie Guérimand (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique de chambre : histoire, pratiques, institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symétrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 129-140, 2024, État de l’art, 978-2-36485-293-8</w:t>
+              <w:t xml:space="preserve">, p. 9-18, 2024, État de l’art, 978-2-36485-293-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Camillo Faverzani; Paola Ranzini (dir.). </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le succès des ouvrages lyriques d’Offenbach en Allemagne et en Italie dans la deuxième moitié du XIXe siècle. Analyse comparée de la diffusion et de la réception des ouvrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Yon; Stéphane Lelièvre (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 257-274, 2024, coll. « Sediziose voci. Studi sul melodramma » n° 15, 978-88-5543-292-4</w:t>
+              <w:t xml:space="preserve">Offenbach en toutes lettres. Enjeux littéraires et dramatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 97-117, 2024, 978-2-406-16102-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Camillo Faverzani; Paola Ranzini (dir.). </w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière internationale des opéras-comiques &amp;quot;Le Concert à la cour&amp;quot; (1824) et &amp;quot;Actéon&amp;quot; (1836) de Scribe et Auber au XIXe siècle, entre Bruxelles, Londres et le monde germanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Reynaud; Jean-Claude Yon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musica ed estetica del fiabesco. Il teatro di Carlo Gozzi e l’opera lirica</w:t>
+              <w:t xml:space="preserve">Auber et Scribe, un patrimoine lyrique vivant. "Le Concert à la cour" (1824), "Actéon" (1836)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann; Éditions Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 97-112, 2024, 979 1 0370 3944 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.reyna.2024.01.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La notion de musique de chambre dans les dictionnaires de musique français et allemands des XVIIIe et XIXe siècles</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réception comparée de la musique de chambre en France et en Allemagne entre 1835 et 1870 : l’exemple de la Revue et Gazette musicale de Paris et de la Neue Zeitschrift für Musik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Reibel; Mélanie Guérimand (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Musique de chambre : histoire, pratiques, institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symétrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 9-18, 2024, État de l’art, 978-2-36485-293-8</w:t>
+              <w:t xml:space="preserve">, p. 129-140, 2024, État de l’art, 978-2-36485-293-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...147 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/herm.reyna.2024.01.0097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04639755v1</w:t>
+                <w:t xml:space="preserve">hal-04690977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des transferts musicaux franco-allemands à l’époque napoléonienne à travers le prisme de l’Allgemeine musikalische Zeitung</w:t>
               </w:r>
@@ -2856,272 +2856,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le musicien raté dans les critiques musicales d’Adolphe Adam et Hector Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Lascoux; Stéphane Lelièvre; Marie-Hélène Rybicki (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Musicien raté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Aedam Musicae, p. 83-102, 2022, 978-2-919046-86-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Merry Wives of Windsor&amp;quot; de Shakespeare ou les représentations parisiennes (1856-1894) de trois opéras d’Adam, Nicolai et Verdi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Bardelmann (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare et la musique en France (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy – Éditions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 157-177, 2022, Regards croisés sur le monde anglophone, 978-2-8143-0620-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">9.3 Succès et raréfaction du répertoire français en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 519-525 et 547-548, 2022, De la Belle Époque au monde globalisé, 978-2-213-70991-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127671v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03521801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mille et Une Nuits&amp;quot; à l’opéra au XIXe siècle</w:t>
               </w:r>
@@ -3432,552 +3432,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3.5 Le modèle dansé</w:t>
+                <w:t xml:space="preserve">Europäische Rezeption der Berliner Hofoper und Hofkapelle von 1842 bis 1849</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nina Jaeschke; Rebecca Grotjahn (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freie Beiträge zur Jahrestagung der Gesellschaft für Musikforschung 2019 (= Musikwissenschaft: Neue Perspektiven. Bericht über die Jahrestagung der Gesellschaft für Musikforschung 2019 in Paderborn und Detmold, vol. 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">musiconn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-64, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25366/2020.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">15.2 La situation paradoxale du répertoire français en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 177-183 et 200-202, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
+              <w:t xml:space="preserve">, p. 829-834 et 864-865, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">musiconn</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02986085v1</w:t>
+                <w:t xml:space="preserve">hal-02969775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15.2 La situation paradoxale du répertoire français en Italie</w:t>
+                <w:t xml:space="preserve">7.6 Adam et Halévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 829-834 et 864-865, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
+              <w:t xml:space="preserve">, p. 402-406 et 410-412, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969775v1</w:t>
+                <w:t xml:space="preserve">hal-02969772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7.6 Adam et Halévy</w:t>
+                <w:t xml:space="preserve">Ricezione di Rossini nella stampa musicale internazionale tra il 1868 e il 1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnold Jacobshagen (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rossini after Rossini: Musical and Social Legacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, vol. 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 45-69, 2020, Studies on Italian Music History, 978-2-503-58820-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les comportements des publics français, italien et allemand dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Giron-Panel, Solveig Serre, Jean-Claude Yon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Publics des scènes musicales en France (XVIIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 201-217, 2020, collection "Musicologie", 978-2-406-10112-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">15.3 Le succès de l’opéra français en territoire germanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 402-406 et 410-412, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
+              <w:t xml:space="preserve">, p. 834-839 et 866-868, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...147 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02116749v1</w:t>
+                <w:t xml:space="preserve">hal-02969776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7.5 Hérold</w:t>
               </w:r>
@@ -3990,51 +3990,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 398-402 et 409-410, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4043,384 +4043,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15.3 Le succès de l’opéra français en territoire germanique</w:t>
+                <w:t xml:space="preserve">3.5 Le modèle dansé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Lacombe (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’opéra français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 834-839 et 866-868, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
+              <w:t xml:space="preserve">, p. 177-183 et 200-202, 2020, Du Consulat aux débuts de la IIIe République, 978-2-213-70956-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969776v1</w:t>
+                <w:t xml:space="preserve">hal-02969766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Observations des compositeurs français et allemands sur la musique religieuse en Italie à l’époque de Rossini, Bellini et Donizetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Nijenhuis-Bescher, Susanne Berthier-Foglar, Gilles Bertrand, Frédéric Meyer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières et altérité religieuse. La religion dans le récit de voyage, XVIe-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 181-194, 2019, Collection "Histoire", 978-2-7535-7784-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bible dans les livrets d’Eugène Scribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camillo Faverzani (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cithăra et Spirĭtus Mălus. La Bible et l’Opéra / La Bibbia e l’Opera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libreria Musicale Italiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 331-341, 2019, coll. « Sediziose voci. Studi sul melodramma » n° 8, 978-88-5543-015-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Berlioz comme monument : géographie, commémoration et canonicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Blaszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Ramaut; Emmanuel Reibel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berlioz 1869-2019, 150 ans de passion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Aedam Musicae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 86-99, 210-211, 219, 227-231, 2019, collection « Musiques XIX-XXe siècles », 978-2-919046-68-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948835v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-02473741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verdi et Wagner : dramaturgie comparée dans l’optique de la comédie</w:t>
               </w:r>
@@ -5326,252 +5326,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur l’instrumentation des récitatifs dans les opéras mozartiens (1847)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De &amp;quot;La Fille du régiment&amp;quot; à &amp;quot;La figlia del reggimento&amp;quot; : identité nationale et transfert culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Toscani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques considérations sur l’opéra italien au regard de l’opéra allemand (1837)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cailliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962457v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-02962437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du chœur à l’Opéra-Comique à la fin du XVIIIe siècle</w:t>
               </w:r>
@@ -6332,51 +6332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00F4196C"/>
+    <w:nsid w:val="D8E8ED01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6563,51 +6563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-cailliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-1420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11893502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.4879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826095474-opera-buffa/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/la-musique-de-chambre-histoire-pratiques-institutions" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/opere-collettive/6848-musica-ed-estetica-del-fiabesco-9788855432924.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/auber-et-scribe-un-patrimoine-lyrique-vivant-cecile-reynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.reyna.2024.01.0097" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608495-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608488-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127671v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100993880&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/opere-collettive/6208-dal-levante-lastro-nascente-9788855431033.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conservatoiredeparis.fr/fr/le-tempo-dans-lhistoire-de-la-theorie-musicale-allemande-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-725621" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25366/2020.50" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588209-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles-regards-croises-sur-les-comportements-des-publics-francais-italien-et-allemand-dans-la-premiere-moitie-du-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blaszkiewicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-HECTOR-BERLIOZ-1869-2019--150-ans-de-passions--de-Emmanuel-Reibel--Alban-Ramaut-215-197,198.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4890" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/list-collana/40643_sediziose-voci-studi-sul-melodramma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4577" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.com/catalogo/la-double-seance/3554" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933634v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schott-campus.com/gfm-jahrestagung-2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/rire-et-sourire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://merseburger.de/produkt/ferdinand-hiller/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499472v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Viks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P. Locke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Nicolai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962472v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962437v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Toscani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Jacobshagen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308875v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04267955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-cailliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6300-1420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11893502X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cailliez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602635v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15962-9.p.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628768v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dmg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.3058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537194v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/austriaca.4879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Vialleton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Auzolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Candoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Etcharry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296805v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/product/9783826095474-opera-buffa/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/opere-collettive/6848-musica-ed-estetica-del-fiabesco-9788855432924.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/la-musique-de-chambre-histoire-pratiques-institutions" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/auber-et-scribe-un-patrimoine-lyrique-vivant-cecile-reynaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.reyna.2024.01.0097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608495-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266594v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678333v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503608488-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127687v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100993880&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-xx-xxie-siecles-9782213709918" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/opere-collettive/6208-dal-levante-lastro-nascente-9788855431033.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conservatoiredeparis.fr/fr/le-tempo-dans-lhistoire-de-la-theorie-musicale-allemande-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986085v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-725621" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25366/2020.50" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/musique/histoire-de-lopera-francais-du-consulat-aux-debuts-de-la-iiieme-republique-9782213709567" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503588209-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-publics-des-scenes-musicales-en-france-xviiie-xxie-siecles-regards-croises-sur-les-comportements-des-publics-francais-italien-et-allemand-dans-la-premiere-moitie-du-xixe-siecle.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969766v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285664v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4890" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it/it/list-collana/40643_sediziose-voci-studi-sul-melodramma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blaszkiewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.musicae.fr/livre-HECTOR-BERLIOZ-1869-2019--150-ans-de-passions--de-Emmanuel-Reibel--Alban-Ramaut-215-197,198.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4577" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fupress.com/catalogo/la-double-seance/3554" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933634v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schott-campus.com/gfm-jahrestagung-2015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/rire-et-sourire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://merseburger.de/produkt/ferdinand-hiller/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210943v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499472v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Viks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fargeton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P. Locke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Nicolai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Toscani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962457v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Jacobshagen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972334v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308875v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Louka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petrali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bezins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717421v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demeilliez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Godfroy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04267955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040110" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>