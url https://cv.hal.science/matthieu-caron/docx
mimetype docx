--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2600,51 +2600,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les appartements de l'impératrice Eugénie aux Tuileries : le XVIIIe siècle retrouvé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre de Recherche du Château de Versailles</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>