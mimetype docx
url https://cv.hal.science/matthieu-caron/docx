--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -925,1842 +925,1842 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit gouvernemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droit. Université Polytechnique Hauts-de-France, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04385758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment réaliser des entretiens scientifiques avec des acteurs politiques et administratifs. De la nécessité pour la science constitutionnelle de faire appel aux méthodes de la science politique », en collaboration avec Jean-Michel Eymeri-Douzans et Rémi Lefebvre, Politieia, novembre 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les règlements autonomes existent bien...en droit gouvernemental », AJDA, février 2021, n°7, p. 375-383.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un statut plus transparent des emplois à la décision du Gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.257-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le budget des cabinets ministériels : une zone d’opacité persistante du droit gouvernemental », Gestion et finances publiques, janvier-février 2020, p. 21-29.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CESE peut devenir une chambre du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déontologie en politique : la France est-elle la nouvelle Suède ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence, déontologie et transparence de la vie publique : archéologie de trois termes très employés actuellement dans le discours du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Maturité et utilité de la Constitution de 1958 dans le contexte européen, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Regards croisés sur le financement des collaborateurs parlementaires au sein de l’Union européenne » (en collaboration avec Marie-François Clergeau), Gestion et Finances publiques, n°5, septembre-octobre 2018, p. 106-111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recourir à une monnaie-fiscale nationale dans le cadre de l’Union européenne : une solution juridiquement envisageable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Monétiser. De la faisabilité et de l’intérêt pour les Etats membres de l’Union européenne de créer de la monnaie pour solder leur dette souveraine », Gestion et Finances publiques, n°2, mars 2018, p. 25-31.</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monétiser. De la faisabilité et de l’intérêt pour les États membres de l’Union européenne de créer de la monnaie pour solder leur dette souveraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 2, pp.25-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2018.00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Monétiser. De la faisabilité et de l’intérêt pour les États membres de l’Union européenne de créer de la monnaie pour solder leur dette souveraine</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Monétiser. De la faisabilité et de l’intérêt pour les Etats membres de l’Union européenne de créer de la monnaie pour solder leur dette souveraine », Gestion et Finances publiques, n°2, mars 2018, p. 25-31.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2, pp.25-31. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finissons-en avec la République des conjoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre années d’activité de la Haute autorité de la transparence de la vie publique au service d’une démocratie plus exemplaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 162, pp. 385-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire la transparence sur le train de vie des élus : les pistes de réflexion du député Charles de Courson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution du chercheur en droit à la réflexion sur la transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kerleo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Potteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp. 107-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence sur le train de vie des élus locaux. Entretien avec Frédéric Cuvillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les métamorphoses des droits fondamentaux à l’ère du numérique, 31, pp.415-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une intrusion du chef de l’État dans le droit gouvernemental : le décret du 18 mai 2017 relatif à la réglementation des effectifs des cabinets ministériels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26, pp. 1494-1499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le Parlement du futur pour « Refaire la démocratie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recodage du droit public par le néolibéralisme économique : de la théorie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politeia [Les Cahiers de l'Association française des auditeurs de l'Académie internationale de droit constitutionnel]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, pp. 263-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tragédie de la dette souveraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le décret du 4 octobre 2016 relatif au statut des anciens présidents de la République : entre transparence et fait du prince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 41, pp. 2319-2323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Dosière, un parlementaire au service de la transparence de la vie publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 136, pp. 253-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les appartements de l'impératrice Eugénie aux Tuileries : le XVIIIe siècle retrouvé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre de recherche du château de Versailles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01350714v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04385758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4785,51 +4785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518987v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-gouvernemental-9782275049960.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518974v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699319v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698517v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519962v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02880497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02887299v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerleo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Potteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Le Moal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02927939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884081v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02887478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884143v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04385758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerl&#233;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03129977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03155767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lequesne Roth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03135531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03135528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03135524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03125539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaciaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03125546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL20030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Caron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518985v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518984v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518988v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518987v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519915v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/droit-gouvernemental-9782275049960.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-04385758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03704214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03699319v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02880497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02887299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883948v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerleo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Potteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Le Moal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02883898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02927939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02887478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02884143v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518977v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Amilhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kerl&#233;o" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02552379v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519943v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03129977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519980v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03155767v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lequesne Roth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03135531v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03135528v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03135524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vigouroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03125539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaciaf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03125546v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02426214v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL20030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>