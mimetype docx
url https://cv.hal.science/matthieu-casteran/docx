--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Casteran </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en Neurosciences - Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8077-0707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking social isolation for older people living alone with technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (9), pp.1740-1751. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2023.2298706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Recovery by Total Restitution or Compensation Using Multifrequency Vestibular Tests and Subjective Functional Scales in a Human Model of Vestibular Neuritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Armato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Perottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.958 - 982. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/audiolres14060080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of Vestibular Information for Balance Control in Children with Chiari I Malformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Mallinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.939-957. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/audiolres14060079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in Key Time Points and Strategies for a Multisegment Motor Task in Healthy Aging Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manckoundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/gly066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of a cognitive task on the posture of elderly subjects with depression compared with healthy elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfitzenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manckoundia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127 (11), pp.3406 - 3411. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary Imitation in Alzheimer’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manckoundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2016.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations with Movement Duration in the Kinematics of a Whole Body Pointing Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manckoundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.e52477. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor Resonance Mechanisms Are Preserved In Alzheimer's Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manckoundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 222, pp.58--68. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de notre cerveau et de notre corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A votre Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking social isolation for older people living alone with technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2023: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Swansea United Kingdom, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605655.3605660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport, c’est bon pour la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, c'est bon pour la santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agora Mutualiste - Harmonie Mutuelle, Oct 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter Isles : Un jeu thérapeutique en réalité virtuelle dédié aux enfants grands brûlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Goffinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#GEN2020 : Grand Est Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité Virtuelle Immersive : Effets antalgiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chenuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SOFOP (société française d'orthopédie pédiatrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon Analgesia in the Pediatric Plastic Surgery Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chenuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Goffinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Tohoku - Lorraine Conference, Health, Technology, and Humanities in the XXIeme Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz &amp; Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité physique pour tous, une nécessité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée d'orthopédie, de traumatologie et de médecine du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un esprit sain dans un corps sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Européenne du Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Contrexéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité entre Sédentarité et Pratique Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôtel de Lorraine - Centre thermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Contrexéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et activité physique : une relation gagnante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du club de l'Utopic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Mirecourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité entre sédentarité et pratique physique : une balance risques / bénéfices à tout âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Utopic &amp; Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mirecourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle immersive : effets antalgiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chenuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de la société Francophone de Brûlologie "La prise en charge des brûlures du membre supérieur (à l´exclusion du poignet et de la main)" "Nouveautés en matière de sédation et d´antalgie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et Bénéfices de l'Activité Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lions Club, Oct 2018, Saint Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularité temporelle et spatiale des mouvements d’atteinte de tout le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique & Vieillissement : un Duo Gagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotary Club Epinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games & Réalité Virtuelle pour la Santé et le Réentrainement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint Of Sience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de stratégie temporelle durant des tâches motrices complexes chez des sujets âgés sains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport de Dijon – Le Creusot de l’Université de Bourgogne, Oct 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation en Neurosciences : l'Imagerie Médicale Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université pour Tous - Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Chalon-sur-Saône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Casteran </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence en Neurosciences - Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8077-0707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253125901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking social isolation for older people living alone with technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour and Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (9), pp.1740-1751. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0144929X.2023.2298706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of Vestibular Information for Balance Control in Children with Chiari I Malformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Joud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art Mallinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.939-957. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/audiolres14060079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Recovery by Total Restitution or Compensation Using Multifrequency Vestibular Tests and Subjective Functional Scales in a Human Model of Vestibular Neuritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Armato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Perottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.958 - 982. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/audiolres14060080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in Key Time Points and Strategies for a Multisegment Motor Task in Healthy Aging Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manckoundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert French</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (12), pp.1609-1617. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gerona/gly066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the impact of a cognitive task on the posture of elderly subjects with depression compared with healthy elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Putot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfitzenmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manckoundia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127 (11), pp.3406 - 3411. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary Imitation in Alzheimer’s Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambra Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manckoundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (48), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2016.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterations with Movement Duration in the Kinematics of a Whole Body Pointing Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Manckoundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.e52477. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motor Resonance Mechanisms Are Preserved In Alzheimer's Disease Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Manckoundia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 222, pp.58--68. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de notre cerveau et de notre corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A votre Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking social isolation for older people living alone with technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Morere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Nouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohei Sakaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Clanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2023: European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Swansea United Kingdom, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3605655.3605660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter Isles : Un jeu thérapeutique en réalité virtuelle dédié aux enfants grands brûlés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Goffinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#GEN2020 : Grand Est Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport, c’est bon pour la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, c'est bon pour la santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agora Mutualiste - Harmonie Mutuelle, Oct 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité Virtuelle Immersive : Effets antalgiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chenuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SOFOP (société française d'orthopédie pédiatrique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartoon Analgesia in the Pediatric Plastic Surgery Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chenuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Goffinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Tohoku - Lorraine Conference, Health, Technology, and Humanities in the XXIeme Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz &amp; Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité physique pour tous, une nécessité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée d'orthopédie, de traumatologie et de médecine du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un esprit sain dans un corps sain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Européenne du Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Contrexéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité entre Sédentarité et Pratique Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôtel de Lorraine - Centre thermal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Contrexéville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et activité physique : une relation gagnante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du club de l'Utopic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Mirecourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dualité entre sédentarité et pratique physique : une balance risques / bénéfices à tout âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Utopic &amp; Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Mirecourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité virtuelle immersive : effets antalgiques et physiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chenuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Congrès de la société Francophone de Brûlologie "La prise en charge des brûlures du membre supérieur (à l´exclusion du poignet et de la main)" "Nouveautés en matière de sédation et d´antalgie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et Bénéfices de l'Activité Physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Convergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lions Club, Oct 2018, Saint Avold, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modularité temporelle et spatiale des mouvements d’atteinte de tout le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4éme Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de stratégie temporelle durant des tâches motrices complexes chez des sujets âgés sains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès international de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences du Sport de Dijon – Le Creusot de l’Université de Bourgogne, Oct 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique & Vieillissement : un Duo Gagnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotary Club Epinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games & Réalité Virtuelle pour la Santé et le Réentrainement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint Of Sience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation en Neurosciences : l'Imagerie Médicale Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université pour Tous - Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Chalon-sur-Saône, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFB8ED1D"/>
+    <w:nsid w:val="F88C5A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-casteran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8077-0707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mor&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2023.2298706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04810532v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Armato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Perottino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casteran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/audiolres14060080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04810631v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Stella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Joud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Mallinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/audiolres14060079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert French" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2016.09.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCL0K6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bisio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casteran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manckoundia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mourey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.07.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X15RMBW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04506145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04215631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605655.3605660" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956192v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Goffinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02344640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02375002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02375007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02344521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341595v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374962v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-casteran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8077-0707" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mor&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Nouchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Sakaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2023.2298706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04810631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Stella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Casteran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Joud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art Mallinson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/audiolres14060079" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04810532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Armato" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Perottino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/audiolres14060080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01873657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hilt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mourey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manckoundia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert French" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/gly066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Putot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfitzenmeyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2016.09.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXCL0K6G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01415238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Bisio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ballay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2016.00048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pozzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052477" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bisio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casteran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manckoundia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mourey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.07.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X15RMBW-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04506145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04215631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clanche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605655.3605660" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Goffinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02956224v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02344640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chenuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bolmont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341578v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02375002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02375007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02344521v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02341595v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02374920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>