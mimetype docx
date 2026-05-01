--- v0 (2026-03-25)
+++ v1 (2026-05-01)
@@ -115,51 +115,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the Bright Side of the China Syndrome: Rising Export Opportunities and Life Satisfaction in China</w:t>
+                <w:t xml:space="preserve">Is There a Bright Side to the China Syndrome? Rising Export Opportunities and Life Satisfaction in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hering</w:t>
@@ -168,93 +168,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Bank Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 38 (4), pp.708-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/wber/lhae006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04787933v1</w:t>
+                <w:t xml:space="preserve">hal-04505684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is There a Bright Side to the China Syndrome? Rising Export Opportunities and Life Satisfaction in China</w:t>
+                <w:t xml:space="preserve">Looking for the Bright Side of the China Syndrome: Rising Export Opportunities and Life Satisfaction in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hering</w:t>
@@ -263,78 +272,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Bank Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38 (4), pp.708-740. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/wber/lhae006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04505684v1</w:t>
+                <w:t xml:space="preserve">halshs-04787933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Trade and Letters of Credit: A Double-Edged Sword in Times of Crises</w:t>
               </w:r>
@@ -1318,225 +1318,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le club &amp;quot;ultra-select&amp;quot; des firmes exportatrices de services</w:t>
+                <w:t xml:space="preserve">Structural gravity equation with intensive and extensive margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Milet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamina Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre du CEPII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (1), pp.41-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1540-5982.2009.01563.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749033v1</w:t>
+                <w:t xml:space="preserve">hal-00610937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural gravity equation with intensive and extensive margins</w:t>
+                <w:t xml:space="preserve">Le club &amp;quot;ultra-select&amp;quot; des firmes exportatrices de services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pamina Koenig</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mirza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Milet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Economics / Revue Canadienne d'Économique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre du CEPII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 302, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00610937v1</w:t>
+                <w:t xml:space="preserve">hal-00749033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et géographie : la mondialisation selon Paul Krugman</w:t>
               </w:r>
@@ -1585,209 +1585,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade costs and the Home Market Effect</w:t>
+                <w:t xml:space="preserve">L'arbitrage cohésion-croissance. Une analyse des régions européennes (1980-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federico Trionfetti</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamina Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 76 (2), pp.309-321. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.331-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinteco.2008.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.592.0331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497693v1</w:t>
+                <w:t xml:space="preserve">halshs-00754294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arbitrage cohésion-croissance. Une analyse des régions européennes (1980-2000)</w:t>
+                <w:t xml:space="preserve">Trade costs and the Home Market Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pamina Koenig</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Trionfetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (2), pp.331-340. </w:t>
+              <w:t xml:space="preserve">Journal of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76 (2), pp.309-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.592.0331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinteco.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754294v1</w:t>
+                <w:t xml:space="preserve">hal-00497693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le club très select des firmes exportatrices</w:t>
               </w:r>
@@ -1931,402 +1931,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade performances, product quality perceptions and the estimation of trade price-elasticities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enlargement and the EU Periphery: The Impact of Changing Market Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Brülhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Erkel-Rousse</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamina Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12 (1), pp.108-129</w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (6), pp.853-875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00096826v1</w:t>
+                <w:t xml:space="preserve">halshs-00096285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlargement and the EU Periphery: The Impact of Changing Market Potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trade performances, product quality perceptions and the estimation of trade price-elasticities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Brülhart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pamina Koenig</w:t>
+                <w:t xml:space="preserve">Hélène Erkel-Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 27 (6), pp.853-875</w:t>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12 (1), pp.108-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00096285v1</w:t>
+                <w:t xml:space="preserve">halshs-00096826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do firms agglomerate? A study of FDI in france</w:t>
+                <w:t xml:space="preserve">EU Enlargement and the Internal Geography of Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mucchielli</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamina Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32 (2), pp.265-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019657v1</w:t>
+                <w:t xml:space="preserve">halshs-00096821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU Enlargement and the Internal Geography of Countries</w:t>
+                <w:t xml:space="preserve">How do firms agglomerate? A study of FDI in france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pamina Koenig</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mucchielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34, pp.27-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-0462(03)00010-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00096821v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Migrants Follow Market Potentials? An Estimation of a New Economic Geography Model</w:t>
               </w:r>
@@ -3630,220 +3630,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Firms Agglomerate? A Study of FDI in France</w:t>
+                <w:t xml:space="preserve">Do migrants believe in market potential?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03718427v1</w:t>
+                <w:t xml:space="preserve">halshs-03721418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do migrants believe in market potential?</w:t>
+                <w:t xml:space="preserve">How do Firms Agglomerate? A Study of FDI in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mucchielli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03721418v1</w:t>
+                <w:t xml:space="preserve">halshs-03718427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade performances and the estimation of price-elasticities: Quality matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Erkel-Rousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4157,51 +4157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural gravity equations with intensive and extensive margins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamina Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4388,51 +4388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787933v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hering" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhae006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Demir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Javorcik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41308-021-00155-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hinz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrei Stammann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Wanner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epolic/eiaa006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Milet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2015.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3W956GB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Trionfetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2013.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lalanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2012.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Head" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdr030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.624.0717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749033v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Koenig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2009.01563.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0XWDHX4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2008.07.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.592.0331" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erkel-Rousse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096285v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Br&#252;lhart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mucchielli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0462(03)00010-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXQ5WZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krugman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Obstfeld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melitz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hering" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Poncet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhae006" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787933v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Demir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Javorcik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41308-021-00155-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hinz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrei Stammann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joschka Wanner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2021.103683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epolic/eiaa006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Milet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2015.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3W956GB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01499627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Trionfetti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2013.09.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lalanne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2012.10.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Head" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdr030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610943v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;jean" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.624.0717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamina Koenig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-5982.2009.01563.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T0XWDHX4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749033v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754294v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.592.0331" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2008.07.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Br&#252;lhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Erkel-Rousse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01019657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mucchielli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0462(03)00010-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXQ5WZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krugman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Obstfeld" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Melitz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923409v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749083v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758384v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tripier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03718427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150484v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>