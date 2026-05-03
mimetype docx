--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -877,311 +877,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cent banques pour une place. Panorama de la métropole bancaire de Lille-Roubaix-Tourcoing, 1850-1914</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire de l'histoire avec Gérard Gayot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Maitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">H. Bonin et J.-F. Eck (éd.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hirsch,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les banques et les mutations des entreprises : le cas de Lille-Roubaix-Tourcoing aux XIXe et XXe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, p. 123-135, 2012</w:t>
+              <w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-11, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701959v1</w:t>
+                <w:t xml:space="preserve">hal-00841755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de l'histoire avec Gérard Gayot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corine Maitte</w:t>
+                <w:t xml:space="preserve">Les polytechniciens de l'Inspection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Corine Maitte, Philippe Minard, Matthieu de Oliveira. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gloire de l'industrie, XVIIe-XIXe siècle. Faire de l'histoire avec Gérard Gayot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.9-11, 2012</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.27-36, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841755v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00739299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polytechniciens de l'Inspection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cent banques pour une place. Panorama de la métropole bancaire de Lille-Roubaix-Tourcoing, 1850-1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Cardoni, Nathalie Carré de Malberg, Michel Margairaz. </w:t>
+              <w:t xml:space="preserve">H. Bonin et J.-F. Eck (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique des inspecteurs des Finances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité pour l'histoire économique et financière de la France, pp.27-36, 2012</w:t>
+              <w:t xml:space="preserve">Les banques et les mutations des entreprises : le cas de Lille-Roubaix-Tourcoing aux XIXe et XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, p. 123-135, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00739299v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1366,51 +1366,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lille, an Intermediate Financial Center under the Revolution and Empire</w:t>
+                <w:t xml:space="preserve">Lille, place financière intermédiaire sous la Révolution et l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
@@ -1420,75 +1420,75 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ahrf.11180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701980v1</w:t>
+                <w:t xml:space="preserve">hal-01701984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lille, place financière intermédiaire sous la Révolution et l’Empire</w:t>
+                <w:t xml:space="preserve">Lille, an Intermediate Financial Center under the Revolution and Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
@@ -1498,51 +1498,51 @@
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ahrf.11180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701984v1</w:t>
+                <w:t xml:space="preserve">hal-01701980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2000,51 +2000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478395v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Julien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Terrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cardoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antonetti Matthieu de Oliveira (dir.)" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841755v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hirsch," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11551" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701980v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deschanel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mollanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04478395v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Julien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derrien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Terrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aprile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841710v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00297168v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cardoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antonetti Matthieu de Oliveira (dir.)" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841755v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hirsch," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Joly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01134451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Aubry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu De Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11551" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.11180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bartolomei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Deschanel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mollanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>