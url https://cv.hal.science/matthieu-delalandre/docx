--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -887,282 +887,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux sport-santé bien-être : un gouvernement par le chiffre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+                <w:t xml:space="preserve">Être Normaliens et pratiquants de Mixed Martial Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (1), pp.81-106</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756741v1</w:t>
+                <w:t xml:space="preserve">hal-02328512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être Normaliens et pratiquants de Mixed Martial Arts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activité physique et prévention des chutes, entre médicalisation et capacitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.156.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328512v1</w:t>
+                <w:t xml:space="preserve">hal-01881568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité physique et prévention des chutes, entre médicalisation et capacitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réseaux sport-santé bien-être : un gouvernement par le chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Favier-Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1), pp.81-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gs1.156.0035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01881568v1</w:t>
+                <w:t xml:space="preserve">hal-01756741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and sport activities, and healthy and active ageing: establishing a frame of reference for public action</w:t>
               </w:r>
@@ -1233,178 +1233,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche argumentative des controverses en sciences du sport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un arbre, une forêt, un paysage. La contribution du Touring Club de France en faveur du Reboisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.15-25</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.230-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558276v1</w:t>
+                <w:t xml:space="preserve">hal-01558279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un arbre, une forêt, un paysage. La contribution du Touring Club de France en faveur du Reboisement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche argumentative des controverses en sciences du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.230-241</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558279v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche argumentative des controverses en sciences du sport</w:t>
               </w:r>
@@ -1453,209 +1453,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’échec d’une discipline : Montée et déclin de la spéléologie en France (1888-1978)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prises sur le futur et articulation des temporalités chez les sportifs de haut niveau : une étude de cas au sein du pôle France d'escrime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (2015/1), pp.81-107. </w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhs.681.0081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.3321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395622v1</w:t>
+                <w:t xml:space="preserve">hal-01468706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prises sur le futur et articulation des temporalités chez les sportifs de haut niveau : une étude de cas au sein du pôle France d'escrime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’échec d’une discipline : Montée et déclin de la spéléologie en France (1888-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22, </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (2015/1), pp.81-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.3321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhs.681.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468706v1</w:t>
+                <w:t xml:space="preserve">hal-01395622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'injonction au bien-être dans les programmes de prévention du vieillissement</w:t>
               </w:r>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1912,695 +1912,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contraintes de coordination entre scientifiques et entraîneurs dans les structures de transfert de technologies du monde sportif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Practices and Sportification: Between Institutionalisation and Standardisation. The Example of Three Activities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Terral Philippe</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.2665⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.989-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.782538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558285v1</w:t>
+                <w:t xml:space="preserve">hal-05558936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions et coordinations entre les acteurs des sciences de la performance sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, URL: http://sociologies.revues.org/3781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contraintes de coordination entre scientifiques et entraîneurs dans les structures de transfert de technologies du monde sportif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mixed martial arts et les ambiguïtés de sa sportification en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2012.10707845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759276v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mixed martial arts et les ambiguïtés de sa sportification en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les contraintes de coordination entre scientifiques et entraîneurs dans les structures de transfert de technologies du monde sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Collinet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), http://socio-logos.revues.org/2665</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558288v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transposition d'une controverse sur l'apprentissage moteur au sein des Sciences et Techniques des Activités Physiques et Sportives</w:t>
+                <w:t xml:space="preserve">Les contraintes de coordination entre scientifiques et entraîneurs dans les structures de transfert de technologies du monde sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Keveen Carreras</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terral Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784359v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expertise scientifique au service de la performance sportive</w:t>
+                <w:t xml:space="preserve">La transposition d'une controverse sur l'apprentissage moteur au sein des Sciences et Techniques des Activités Physiques et Sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keveen Carreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17, pp.127-142</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781917v1</w:t>
+                <w:t xml:space="preserve">hal-00784359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralité des régimes scientifiques dans les recherches sur la performance sportive</w:t>
+                <w:t xml:space="preserve">L'expertise scientifique au service de la performance sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 77, pp.171-179</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.127-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783857v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pluralité des régimes scientifiques dans les recherches sur la performance sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.171-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Sociological Analysis of the Controversy over Electric Stimulation to Increase Muscle Strength in the Field of French Sport Science in the 1990s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (44), pp.399-415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2610,51 +2727,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revendiquer l’innovation dans le champ concurrentiel de la culture physique : analyse des techniques argumentaires mobilisées par trois concepteurs de « nouvelles » méthodes de musculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2683,73 +2800,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société de sociologie du sport de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se détacher (objets, chiffres, compétitions...) pour mieux se connecter à la nature ? Diversité des significations et des carrières minimalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2778,73 +2895,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de la recherche sur les pratiques récréa-sportives en nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2873,155 +2990,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire de l’organisation d’un giga-événement dans l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3050,440 +3167,440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des Jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des entraîneurs en France : éléments de compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l’AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double projet des étudiants sportifs de haut-niveau : de l'éclairage empirique aux dispositifs d'accompagnement universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dimeglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaële Molinari-Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S2MS - Société Savante de Management du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Hauts-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation et mobilisation des savoirs scientifiques dans le domaine des APS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès internationnal de la Société de sociologie du sport de langue française (3SLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation scientifique et technique dans les pratiques d’entraînement aux sports de combat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de réflexions et de recherches sur les sports de combat et les arts martiaux (JORRESCAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise sociologique au service de la performance sportive : enquête au sein du pôle France d'escrime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3499,690 +3616,690 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème congrès de l’Association internationale de sociologie de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraîner à haut niveau : entre pratiques héritées et innovations scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoi de neuf cette saison coach ? Renouvellement d’une élite du football et de ses pratiques professionnelles à l’usage de la comparaison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques, vieillissement et bien-être en France : entre normalisation des comportements et individualisation des parcours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Collinet</w:t>
+                <w:t xml:space="preserve">Normaliens et combattants de Mixed martial arts : dissonance culturelle ou conformisme néolibéral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’International Sociology of Sport Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599745v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La référence aux savoirs scientifiques dans les politiques de prévention du vieillissement. Le cas des recommandations en matière d’exercice physique pour améliorer le bien-être des personnes âgées.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mise en discussion du Mixed martial arts dans les politiques sportives en France : un terrain d’enquête difficilement accessible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing: Between Science and Politics Vieillissement(s) : Entre sciences et politiques Alt werden: Zwischen Wissenschaft und Politik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Mar 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">16ème congrès international de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France. pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150847v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normaliens et combattants de Mixed martial arts : dissonance culturelle ou conformisme néolibéral ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+                <w:t xml:space="preserve">La référence aux savoirs scientifiques dans les politiques de prévention du vieillissement. Le cas des recommandations en matière d’exercice physique pour améliorer le bien-être des personnes âgées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Ageing: Between Science and Politics Vieillissement(s) : Entre sciences et politiques Alt werden: Zwischen Wissenschaft und Politik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Mar 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599735v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en discussion du Mixed martial arts dans les politiques sportives en France : un terrain d’enquête difficilement accessible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités physiques, vieillissement et bien-être en France : entre normalisation des comportements et individualisation des parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès international de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France. pp.94-95</w:t>
+              <w:t xml:space="preserve">Congrès de l’International Sociology of Sport Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599747v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organization of risk martial arts in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferentie risicovetchsporten en heit beleid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Controversies over the Sportification Process of Mixed Martial Arts in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st EASM Conference. Sport Management for Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Istanbul, Turkey. pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Semi-automatic Groundtruthing Framework for Performance Evaluation of Symbol Recognition and Spotting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise à l’épreuve des connaissances scientifiques par les sportifs sur les forums internet : le cas de la « série unique » en musculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4194,87 +4311,87 @@
               <w:t xml:space="preserve">Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rac.022.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles to the &amp;quot;Sportification&amp;quot; process. Rigidity of the French sports system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,250 +4406,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obstacles to the "Sportification" process. Rigidity of the French sports system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Brazil. pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Symbol Recognition and Spotting Contest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Valveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Lamiroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop, GREC 2011, Seoul, Korea, September 15-16, 2011, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Seoul, North Korea. pp.198-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La science au service des professionnels : les collaborations entre experts scientifiques et entraîneurs sportifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVème congrès de l'Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congrès ACAPS, Approche pluridisciplinaire de la motricité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4548,142 +4665,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pluridisciplinarité dans les recherches sur la performance sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution, transformation et appropriation des théories de l'apprentissage moteur dans les discours théoriques et pratiques en STAPS/EPS : le cas de l'approche dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.807-808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congrès de l'ACAPS, Paris, octobre 2005, Participation au symposium, &amp;quot; Sociologie des controverses et des épreuves dans le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4699,51 +4816,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses et système argumentaire : le cas de l'électrostimulation et de l'affaire de Salt Lake City en patinage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4753,51 +4870,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la conquête de la forme: regards sociologiques sur le marché du fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4819,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Grenoble / PUG. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4873,241 +4990,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosting the 2024 Olympic and Paralympic Games in Paris: The Standpoint of Sports People with Disabilitie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planning the Paris 2024 Olympic and Paralympic Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Macmillan, pp.123-135, 2024, 978-981-97-3724-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-3725-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types de marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la marche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendations concerning the use of physical exercise to improve the wellbeing of older people in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5127,73 +5244,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OIris Loffier; Benoît Majerus; Thibauld Moulaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.45-59, 2017, Framing Age. Contested knowledge in Science an Politics, 978-1-138-68383-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts martiaux mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5213,270 +5330,270 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Andrieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Volume 2 : les nouvelles recherches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.409-422, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musculation en question : série unique ou séries multiples pour l’augmentation de la force des sportifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Collinet; Philippe Terral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.269-283, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie pragmatique au sein des STAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Quidu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences du sport en mouvement : Innovations et traditions théoriques en STAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.107-116, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir éducateur sportif en judo : diplômes et formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Collinet, Philippe Terral. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les éducateurs sportifs depuis 1945. Histoire et sociologie d'une profession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.181-196, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5486,539 +5603,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les conditions de travail des entraîneurs des Jeux olympiques de Tokyo : des carrières au travail quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEP. 2023, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des entraîneurs des Jeux olympiques de Tokyo : des carrières au travail quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSEP. 2022, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des entraîneurs paralympiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère chargé des sports; INSEP. 2020, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des entraîneurs de haut niveau en France : enquête sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joncheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demeslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INSEP. 2019, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquérir des compétences pour construire sa trajectoire professionnelle. Le défi de l’emploi à temps partiel dans la branche sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bernardeau Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6027,220 +6144,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Marne la Vallée, Université Claude Bernard Lyon 1, Université Paris-Est Créteil. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail scientifique Interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris Nanterre; UPEM; Université Paul Sabatier (Toulouse 3); Agence Nationale de la Recherche (ANR). 2014, 154 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6250,114 +6367,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des sciences de la performance sportive en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Paris-Est, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009PEST1025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00511014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6504,51 +6621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690215609071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.681.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3321" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.142.0445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558285v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Philippe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2665" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558288v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2012.10707845" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keveen Carreras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781917v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783857v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599725v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599775v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150847v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599780v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784366v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782411v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782423v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685158v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285734v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171735v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784360v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784355v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690215609071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.681.0081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.142.0445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2012.10707845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2665" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keveen Carreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035790v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>