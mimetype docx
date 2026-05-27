--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -1233,178 +1233,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un arbre, une forêt, un paysage. La contribution du Touring Club de France en faveur du Reboisement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche argumentative des controverses en sciences du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.230-241</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558279v1</w:t>
+                <w:t xml:space="preserve">hal-01558276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche argumentative des controverses en sciences du sport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un arbre, une forêt, un paysage. La contribution du Touring Club de France en faveur du Reboisement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.15-25</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.230-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558276v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche argumentative des controverses en sciences du sport</w:t>
               </w:r>
@@ -1550,51 +1550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échec d’une discipline : Montée et déclin de la spéléologie en France (1888-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1836,51 +1836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1944,51 +1944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2029,282 +2029,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions et coordinations entre les acteurs des sciences de la performance sportive</w:t>
+                <w:t xml:space="preserve">Le mixed martial arts et les ambiguïtés de sa sportification en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.293-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2012.10707845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782401v1</w:t>
+                <w:t xml:space="preserve">hal-01558288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mixed martial arts et les ambiguïtés de sa sportification en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les contraintes de coordination entre scientifiques et entraîneurs dans les structures de transfert de technologies du monde sportif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Collinet</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), http://socio-logos.revues.org/2665</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2012.10707845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01558288v1</w:t>
+                <w:t xml:space="preserve">hal-00759276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contraintes de coordination entre scientifiques et entraîneurs dans les structures de transfert de technologies du monde sportif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensions et coordinations entre les acteurs des sciences de la performance sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (7), http://socio-logos.revues.org/2665</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, URL: http://sociologies.revues.org/3781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759276v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contraintes de coordination entre scientifiques et entraîneurs dans les structures de transfert de technologies du monde sportif</w:t>
               </w:r>
@@ -2627,51 +2627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sociological Analysis of the Controversy over Electric Stimulation to Increase Muscle Strength in the Field of French Sport Science in the 1990s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2925,204 +2925,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trajectoire de l’organisation d’un giga-événement dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.78</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135186v1</w:t>
+                <w:t xml:space="preserve">hal-04135165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoire de l’organisation d’un giga-événement dans l’espace public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Collinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Maud Jarthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.87</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France. pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135165v1</w:t>
+                <w:t xml:space="preserve">hal-04135186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et pratique physique : Une pluralité de trajectoire</w:t>
               </w:r>
@@ -3715,342 +3715,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normaliens et combattants de Mixed martial arts : dissonance culturelle ou conformisme néolibéral ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mise en discussion du Mixed martial arts dans les politiques sportives en France : un terrain d’enquête difficilement accessible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème congrès international de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France. pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599735v1</w:t>
+                <w:t xml:space="preserve">hal-01599747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en discussion du Mixed martial arts dans les politiques sportives en France : un terrain d’enquête difficilement accessible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normaliens et combattants de Mixed martial arts : dissonance culturelle ou conformisme néolibéral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès international de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France. pp.94-95</w:t>
+              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599747v1</w:t>
+                <w:t xml:space="preserve">hal-01599735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La référence aux savoirs scientifiques dans les politiques de prévention du vieillissement. Le cas des recommandations en matière d’exercice physique pour améliorer le bien-être des personnes âgées.</w:t>
+                <w:t xml:space="preserve">Activités physiques, vieillissement et bien-être en France : entre normalisation des comportements et individualisation des parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ageing: Between Science and Politics Vieillissement(s) : Entre sciences et politiques Alt werden: Zwischen Wissenschaft und Politik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Mar 2015, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Congrès de l’International Sociology of Sport Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150847v1</w:t>
+                <w:t xml:space="preserve">hal-01599745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques, vieillissement et bien-être en France : entre normalisation des comportements et individualisation des parcours</w:t>
+                <w:t xml:space="preserve">La référence aux savoirs scientifiques dans les politiques de prévention du vieillissement. Le cas des recommandations en matière d’exercice physique pour améliorer le bien-être des personnes âgées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’International Sociology of Sport Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Ageing: Between Science and Politics Vieillissement(s) : Entre sciences et politiques Alt werden: Zwischen Wissenschaft und Politik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Mar 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599745v1</w:t>
+                <w:t xml:space="preserve">hal-01150847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The organization of risk martial arts in France</w:t>
               </w:r>
@@ -4347,51 +4347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles to the &amp;quot;Sportification&amp;quot; process. Rigidity of the French sports system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6157,51 +6157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olaf Schut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Paris-Est Marne la Vallée, Université Claude Bernard Lyon 1, Université Paris-Est Créteil. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6240,51 +6240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail scientifique Interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6621,51 +6621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690215609071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.681.0081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.142.0445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2012.10707845" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2665" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keveen Carreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035790v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quidu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delalandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Favier-Ambrosini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.023.0063" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135228v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Collinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Maud Jarthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Davir&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Segay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2184024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.12570" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03769612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demeslay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456075v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881568v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.156.0035" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1012690215609071" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01468706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.3321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.681.0081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.142.0445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.022.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lessard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558936v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782538" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2012.10707845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terral Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2665" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keveen Carreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771770v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04351601v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303677v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03774499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burlot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dimeglio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;le Molinari-Perrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178069v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599780v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784366v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178076v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Valveny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Lamiroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782423v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014249v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3725-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285734v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784355v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04221036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03783924v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03048184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03081973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035790v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buisine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00511014v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>