--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -523,278 +523,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid cell with temperature control for in situ TEM chemical studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-contained on-chip fluid actuation for flow initiation in liquid cell transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Menon</w:t>
+                <w:t xml:space="preserve">Vivek Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sato</w:t>
+                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. de Sagazan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/aaf110⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (9), pp.090909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab386a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018925v1</w:t>
+                <w:t xml:space="preserve">hal-02335385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-contained on-chip fluid actuation for flow initiation in liquid cell transmission electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid cell with temperature control for in situ TEM chemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Menon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (9), pp.090909. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.017001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab386a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/aaf110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335385v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current driven magnetic actuation of a MEMS silicon beam in a transmission electron microscope</w:t>
               </w:r>
@@ -920,295 +920,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplex culture system for the long-term growth of fission yeast cells</w:t>
+                <w:t xml:space="preserve">Opportunities of CMOS-MEMS integration through LSI foundry and open facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Callens</w:t>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson C. Coelho</w:t>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron W. Miller</w:t>
+                <w:t xml:space="preserve">Yuki Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Domingo Sananes</w:t>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitreya J. Dunham</w:t>
+                <w:t xml:space="preserve">R. Setoguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (8), pp.343-355. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (06GA03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/yea.3237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.56.06GA03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579505v1</w:t>
+                <w:t xml:space="preserve">hal-01511015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities of CMOS-MEMS integration through LSI foundry and open facility</w:t>
+                <w:t xml:space="preserve">A multiplex culture system for the long-term growth of fission yeast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshio Mita</w:t>
+                <w:t xml:space="preserve">Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
+                <w:t xml:space="preserve">Nelson C. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Okamoto</w:t>
+                <w:t xml:space="preserve">Aaron W. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Maria Rosa Domingo Sananes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Setoguchi</w:t>
+                <w:t xml:space="preserve">Maitreya J. Dunham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (06GA03), </w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.343-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/JJAP.56.06GA03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/yea.3237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511015v1</w:t>
+                <w:t xml:space="preserve">hal-01579505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of zeolite-trench-embedded microcantilevers with CMOS strain gauge for integrated gas sensor applications</w:t>
               </w:r>
@@ -1322,261 +1322,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
+                <w:t xml:space="preserve">Experimental and Analytical Investigation of a 2-D Magnetic Imaging Method Using Magnetic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2477268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417815v1</w:t>
+                <w:t xml:space="preserve">hal-01417814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical Investigation of a 2-D Magnetic Imaging Method Using Magnetic Nanoparticles</w:t>
+                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2477268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417814v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heat balanced sigma-delta uncooled bolometer</w:t>
               </w:r>
@@ -1735,64 +1735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2278,382 +2278,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital implementation of the capacitively coupled electrical substitution for resistive bolometers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015205⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979998v1</w:t>
+                <w:t xml:space="preserve">hal-00980166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Dufay</w:t>
+                <w:t xml:space="preserve">Magnetorelaxometry using Improved Giant MagnetoResistance Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">F. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 159 (2), p184-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2010.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980166v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetorelaxometry using Improved Giant MagnetoResistance Magnetometer</w:t>
+                <w:t xml:space="preserve">Digital implementation of the capacitively coupled electrical substitution for resistive bolometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kauffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 159 (2), p184-188. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.015205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2010.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980139v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled electrical substitution for resistive bolometer enhancement</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2779,110 +2779,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guil</w:t>
+                <w:t xml:space="preserve">P. Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudin Denis</w:t>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12 (10-11), pp.959-963</w:t>
+              <w:t xml:space="preserve">, 2006, 12, pp.959-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983727v1</w:t>
+                <w:t xml:space="preserve">hal-00437263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mems fast fabrication by selective thick polysilicon growth In epitaxial reactor</w:t>
               </w:r>
@@ -2894,64 +2894,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,432 +2975,432 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
+                <w:t xml:space="preserve">Micro-electro-mechanical systems fast fabrication by selective thick polysilicon growth in epitaxial reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gaudin</w:t>
+                <w:t xml:space="preserve">Patrice Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12, pp.959-963</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 12 (10-11), pp.953-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-006-0176-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437263v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-electro-mechanical systems fast fabrication by selective thick polysilicon growth in epitaxial reactor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacuum Casting to Manufacture a Plastic Biochip for Highly Parallel Cell Transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.3134-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/17/12/S03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-006-0176-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00984741v1</w:t>
+                <w:t xml:space="preserve">hal-00739220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum Casting to Manufacture a Plastic Biochip for Highly Parallel Cell Transfection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudin Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (10-11), pp.959-963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739220v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields</w:t>
               </w:r>
@@ -3412,51 +3412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanobiotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1 (4), pp.389-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3484,260 +3484,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Epitaxial Growth for Buried Microchannels in Monocrystalline Silicon</w:t>
+                <w:t xml:space="preserve">Vacuum casting, a new answer to manufacture biomicrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaudin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jpn J. of Appl. Phys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Engineering Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 219 (9), pp.697-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/095440505X32571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/JJAP.44.5269⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984736v1</w:t>
+                <w:t xml:space="preserve">hal-00739222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum casting, a new answer to manufacture biomicrosystems</w:t>
+                <w:t xml:space="preserve">Selective Epitaxial Growth for Buried Microchannels in Monocrystalline Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/095440505X32571⟩</w:t>
+              <w:t xml:space="preserve">Jpn J. of Appl. Phys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (7A), pp.5269-5271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.44.5269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739222v1</w:t>
+                <w:t xml:space="preserve">hal-00984736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-Height Accurate Micro-Molding Method for Three-Dimensional PDMS Structures</w:t>
               </w:r>
@@ -4250,256 +4250,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
+                <w:t xml:space="preserve">Examples of CMOS-MEMS realizations within a France-Japan collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Micro Nano Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368109v1</w:t>
+                <w:t xml:space="preserve">hal-01422468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of CMOS-MEMS realizations within a France-Japan collaboration</w:t>
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Micro Nano Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.16--19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422468v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoized zeolites for sensors application</w:t>
               </w:r>
@@ -4587,441 +4587,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">ICMTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422454v1</w:t>
+                <w:t xml:space="preserve">hal-01422456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second-order Thermal Sigma-Delta applied to resistive bolometers on infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A.F. Vitorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y.C. Catunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C.S Freire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Symp. on Instrumentation Systems Circuits and Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422456v1</w:t>
+                <w:t xml:space="preserve">hal-01422455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order Thermal Sigma-Delta applied to resistive bolometers on infrared detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.Y.C. Catunda</w:t>
+                <w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symp. on Instrumentation Systems Circuits and Transducers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422455v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of CMOS-MEMS realizations within a France-Japan collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Micro Nano Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotube Bolometer Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5288,51 +5288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Tomlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,1025 +5571,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Fodil</w:t>
+                <w:t xml:space="preserve">MEMS de Piano, un TP de conception, de fabrication et test de résonateur MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kubota Manasori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawamura Tomoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of EMSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vienne, France</w:t>
+              <w:t xml:space="preserve">CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982146v1</w:t>
+                <w:t xml:space="preserve">hal-01422452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS de Piano - an Experimental Course of Design, Fabrication, and Testing of MEMS Oscillator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kubota</w:t>
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Sawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of EWME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982149v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS de Piano, un TP de conception, de fabrication et test de résonateur MEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoshio Mita</w:t>
+                <w:t xml:space="preserve">MEMS de Piano - an Experimental Course of Design, Fabrication, and Testing of MEMS Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kubota Manasori</w:t>
+                <w:t xml:space="preserve">M. Kubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lebrasseur</w:t>
+                <w:t xml:space="preserve">E. Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawamura Tomoki</w:t>
+                <w:t xml:space="preserve">T. Sawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of EWME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tallinn, Estonia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWME.2014.6877420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422452v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
+              <w:t xml:space="preserve">31st Sensor Symposium on Sensors, Micromachines and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Matse, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826043v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Sensor Symposium on Sensors, Micromachines and Experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Matse, Japan</w:t>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422463v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation, simulation haut-niveau et caractérisation expérimentale de convertisseurs sigma-delta réalisés par les étudiants en projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brouard Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veith Arthur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058949v1</w:t>
+                <w:t xml:space="preserve">hal-01422453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation, simulation haut-niveau et caractérisation expérimentale de convertisseurs sigma-delta réalisés par les étudiants en projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veith Arthur</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">Proc. of EMSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422453v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche projet pour l'enseignement de l'électronique analogique en 2ème année d'école d'ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche de simulation purement événementielle : application à la synthèse de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981539v1</w:t>
+                <w:t xml:space="preserve">hal-00981542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Infrared Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Devices and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de simulation purement événementielle : application à la synthèse de fréquence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche projet pour l'enseignement de l'électronique analogique en 2ème année d'école d'ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981542v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic sensor noise impact on the evaluation of magnetorelaxometry experiments</w:t>
               </w:r>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6912,51 +6912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7145,51 +7145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7357,64 +7357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semetro VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, -, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7586,51 +7586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gieraltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t>
@@ -7685,51 +7685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7806,51 +7806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Micro Total Analysis System (uTAS), Japan, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Japan. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7869,882 +7869,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Si deposition method thanks traditional PECVD insulator equipments for seed layers performing</w:t>
+                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaudin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 5836, Smart Sensors, Actuators, and MEMS II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.351-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986473v1</w:t>
+                <w:t xml:space="preserve">hal-00775898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotransfection results on Jurkat cells on a microdevice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Chiral</w:t>
+                <w:t xml:space="preserve">MEMS fabrication by selective polysilicon growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angioskin, Electroporation based Technologies and Treatments workshop, Slovenia, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Slovenia</w:t>
+              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986477v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS fabrication by selective polysilicon growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+                <w:t xml:space="preserve">Electrotransfection results on Jurkat cells on a microdevice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Aguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.75-80</w:t>
+              <w:t xml:space="preserve">Angioskin, Electroporation based Technologies and Treatments workshop, Slovenia, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00775887v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields Euronanoforum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.351-354</w:t>
+              <w:t xml:space="preserve">Euronanoforum, Nanotechnology and the Health of EU Citizen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00775898v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Si Deposition Method Thanks Traditional PECVD Insulator Equipments For Seed Layers Performing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacuum casting of low-cost polymer microstructures for bio-chemical microsystems applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Microtechnologies for the New Millenium 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Netherlands. pp.357-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00775877v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum casting of low-cost polymer microstructures for bio-chemical microsystems applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous Si Deposition Method Thanks Traditional PECVD Insulator Equipments For Seed Layers Performing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prodhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Netherlands. pp.357-359</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Microtechnologies for the New Millenium 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795218v1</w:t>
+                <w:t xml:space="preserve">hal-00775877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields Euronanoforum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous Si deposition method thanks traditional PECVD insulator equipments for seed layers performing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prodhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronanoforum, Nanotechnology and the Health of EU Citizen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE 5836, Smart Sensors, Actuators, and MEMS II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Spain. pp 1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.608282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986470v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving Liquids with Thermal Actuators</w:t>
               </w:r>
@@ -8756,64 +8756,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Actuator, 9th conference, Bremen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Germany. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8851,64 +8851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Limits of Vacuum Casting Technique for Micron and Submicron Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Solid Freeform Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, United States. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8959,77 +8959,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the MEMS 2004 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Maastricht, Germany. pp.661-664</w:t>
@@ -9153,64 +9153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koh Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Total Analysis System (uTAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, United States. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9261,64 +9261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoki Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. SPIE 5119, Bioengineered and Bioinspired Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Spain. pp 1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9365,51 +9365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMEMS Activities at LIMMS/CNRS-IIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9529,51 +9529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE-EMBS Special Topic Conference on Microtechnologies in Medecine&amp;Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, United States. pp 160 - 163, </w:t>
@@ -9650,64 +9650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Micro Total Analysis System (uTAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Japan. pp.10.1007</w:t>
@@ -10114,51 +10114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier publisher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.367-400, 2014, Traitement du signal, </w:t>
@@ -10222,51 +10222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier publisher, pp. 367-400, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10325,232 +10325,232 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Bolometer: Toward Monolithic Bolometer with Smart Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Perera, A.G Unil. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INTECH publisher, A. G. Unil Perera Editor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolometers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Intech Publisher, pp.171-196, 2012</w:t>
+              <w:t xml:space="preserve">, pp.171-196, 2012, 978-953-51-0235-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807200v1</w:t>
+                <w:t xml:space="preserve">hal-01422451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Bolometer: Toward Monolithic Bolometer with Smart Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INTECH publisher, A. G. Unil Perera Editor. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perera, A.G Unil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolometers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.171-196, 2012, 978-953-51-0235-9</w:t>
+              <w:t xml:space="preserve">, Intech Publisher, pp.171-196, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422451v1</w:t>
+                <w:t xml:space="preserve">hal-00807200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCES: A new configuration for electrical substitution bolometers</w:t>
               </w:r>
@@ -10562,64 +10562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology&amp; Instrumentation, Selected Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUFCG editor, F. Vasconcelos, R.C.S. Freire, S.Y.C. Catunda, pp99-121, 2011, 978-85-8001-028-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10670,64 +10670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology&amp; Instrumentation, Selected Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-121, 2011, 978-85-8001-028-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10765,51 +10765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating Uncooled Resistive Bolometers in a Closed-Loop Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolometers : Theory, Types and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NOVA science publisher, chapitre 3, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10879,51 +10879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining physical characteristics of nanoparticles or agglomerates of nanoparticles, involves determining characteristics to minimize discrepancies between Fourier transforms of measured magnetism and predetermined magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10993,51 +10993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de caractérisation de nano-particules magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11388,190 +11388,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VDHL pour la modélisation comportementale d'un synthétiseur de fréquence</w:t>
+                <w:t xml:space="preserve">Bolomètre résistif : Ne jetez pas (tout de suite) vos vieilles ampoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2010, pp60-71</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, p38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981538v1</w:t>
+                <w:t xml:space="preserve">hal-00980671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolomètre résistif : Ne jetez pas (tout de suite) vos vieilles ampoules</w:t>
+                <w:t xml:space="preserve">VDHL pour la modélisation comportementale d'un synthétiseur de fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp60-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gasnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00980671v1</w:t>
+                <w:t xml:space="preserve">hal-00981538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11726,51 +11726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lobato-Dauzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saluden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Sato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad66f4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#233;gre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acdbe2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Castleman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Menon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Coleman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aaf110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Menon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab386a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZRCJF4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson C. Coelho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Miller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo Sananes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreya J. Dunham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Setoguchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.06GA03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Inoue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveltana Mintova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.04EF14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.10.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Denis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-006-0176-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTL1N0DM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/12/S03" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/nbt:1:4:389" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984736v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5269" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32571" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DD03B9V2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griscom Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyoshi Hiroshi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujita Hiroyuki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.42.4598" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Corentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naydenova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.F. Vitorino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y.C. Catunda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.S Freire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vale de Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Y. C. Catunda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Belfort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Constantin Radu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kubota" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sawamura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2014.6877420" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubota Manasori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebrasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawamura Tomoki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422453v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouard Damien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veith Arthur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981539v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981581v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervaon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baguenier Desormeaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986485v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prodhome" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608282" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Aguinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775898v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775877v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mace" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986470v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986466v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986464v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Aoki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoki Koh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498487" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degenaar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2002.1002305" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saill&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Cousin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2000.886757" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807200v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422451v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sligard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binfeng Hu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981538v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980671v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lobato-Dauzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saluden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Sato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad66f4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#233;gre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acdbe2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Castleman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Menon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab386a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Menon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Coleman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aaf110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZRCJF4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Setoguchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.06GA03" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson C. Coelho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Miller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo Sananes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreya J. Dunham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Inoue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveltana Mintova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.04EF14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.10.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015205" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-006-0176-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTL1N0DM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/12/S03" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/nbt:1:4:389" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DD03B9V2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5269" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griscom Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyoshi Hiroshi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujita Hiroyuki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.42.4598" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Corentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naydenova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.F. Vitorino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y.C. Catunda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.S Freire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vale de Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Y. C. Catunda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Belfort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Constantin Radu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubota Manasori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebrasseur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawamura Tomoki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kubota" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sawamura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2014.6877420" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouard Damien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veith Arthur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervaon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baguenier Desormeaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986485v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Aguinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795218v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mace" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775877v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prodhome" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986473v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608282" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986466v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986464v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Aoki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoki Koh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498487" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degenaar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2002.1002305" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saill&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Cousin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2000.886757" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807200v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sligard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binfeng Hu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980671v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>