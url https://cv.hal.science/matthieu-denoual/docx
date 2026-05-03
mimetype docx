--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -523,278 +523,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-contained on-chip fluid actuation for flow initiation in liquid cell transmission electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid cell with temperature control for in situ TEM chemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Menon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">V Menon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
+                <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab386a⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.017001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/aaf110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335385v1</w:t>
+                <w:t xml:space="preserve">hal-02018925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid cell with temperature control for in situ TEM chemical studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-contained on-chip fluid actuation for flow initiation in liquid cell transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sato</w:t>
+                <w:t xml:space="preserve">Vivek Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. de Sagazan</w:t>
+                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. W. Coleman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (1), pp.017001. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (9), pp.090909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/aaf110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab386a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018925v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current driven magnetic actuation of a MEMS silicon beam in a transmission electron microscope</w:t>
               </w:r>
@@ -920,663 +920,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities of CMOS-MEMS integration through LSI foundry and open facility</w:t>
+                <w:t xml:space="preserve">A multiplex culture system for the long-term growth of fission yeast cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshio Mita</w:t>
+                <w:t xml:space="preserve">Céline Callens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
+                <w:t xml:space="preserve">Nelson C. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Okamoto</w:t>
+                <w:t xml:space="preserve">Aaron W. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Maria Rosa Domingo Sananes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Setoguchi</w:t>
+                <w:t xml:space="preserve">Maitreya J. Dunham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (06GA03), </w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (8), pp.343-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/JJAP.56.06GA03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/yea.3237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511015v1</w:t>
+                <w:t xml:space="preserve">hal-01579505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplex culture system for the long-term growth of fission yeast cells</w:t>
+                <w:t xml:space="preserve">Opportunities of CMOS-MEMS integration through LSI foundry and open facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Callens</w:t>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson C. Coelho</w:t>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron W. Miller</w:t>
+                <w:t xml:space="preserve">Yuki Okamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rosa Domingo Sananes</w:t>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maitreya J. Dunham</w:t>
+                <w:t xml:space="preserve">R. Setoguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (8), pp.343-355. </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics Part 1: Regular Papers and Short Notes and Review Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (06GA03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/yea.3237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.56.06GA03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579505v1</w:t>
+                <w:t xml:space="preserve">hal-01511015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of zeolite-trench-embedded microcantilevers with CMOS strain gauge for integrated gas sensor applications</w:t>
+                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Inoue</w:t>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Awala</w:t>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grand</w:t>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sveltana Mintova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (4S), pp.04EF14. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/JJAP.55.04EF14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410450v1</w:t>
+                <w:t xml:space="preserve">hal-01417815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Analytical Investigation of a 2-D Magnetic Imaging Method Using Magnetic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2477268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Fodil</w:t>
+                <w:t xml:space="preserve">Characterization of zeolite-trench-embedded microcantilevers with CMOS strain gauge for integrated gas sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Treizebre</w:t>
+                <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Senez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sveltana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4S), pp.04EF14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.55.04EF14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417815v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heat balanced sigma-delta uncooled bolometer</w:t>
               </w:r>
@@ -1696,103 +1696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model calculation of the magnetic induction generated by magnetic nanoparticles flowing into a microfluidic system. Performance analysis of the detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,77 +1826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic sensing of magnetic nanoparticles in microchannel using GMI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2278,382 +2278,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital implementation of the capacitively coupled electrical substitution for resistive bolometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Dufay</w:t>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.015205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980166v1</w:t>
+                <w:t xml:space="preserve">hal-00979998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetorelaxometry using Improved Giant MagnetoResistance Magnetometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetorelaxometry of Nanoparticles Using a GMI Magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2010.03.029⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (3), p429-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980139v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital implementation of the capacitively coupled electrical substitution for resistive bolometers</w:t>
+                <w:t xml:space="preserve">Magnetorelaxometry using Improved Giant MagnetoResistance Magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Allègre</w:t>
+                <w:t xml:space="preserve">F. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21, pp.015205. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 159 (2), p184-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/21/1/015205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2010.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979998v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled electrical substitution for resistive bolometer enhancement</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2779,110 +2779,110 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guil</w:t>
+                <w:t xml:space="preserve">Patrice Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gaudin</w:t>
+                <w:t xml:space="preserve">Gaudin Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12, pp.959-963</w:t>
+              <w:t xml:space="preserve">, 2006, 12 (10-11), pp.959-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437263v1</w:t>
+                <w:t xml:space="preserve">hal-00983727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mems fast fabrication by selective thick polysilicon growth In epitaxial reactor</w:t>
               </w:r>
@@ -2894,64 +2894,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,592 +2975,605 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-electro-mechanical systems fast fabrication by selective thick polysilicon growth in epitaxial reactor</w:t>
+                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Guil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaudin</w:t>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12 (10-11), pp.953-958. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 12, pp.959-963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00984741v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum Casting to Manufacture a Plastic Biochip for Highly Parallel Cell Transfection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-electro-mechanical systems fast fabrication by selective thick polysilicon growth in epitaxial reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/17/12/S03⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (10-11), pp.953-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-006-0176-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739220v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacuum Casting to Manufacture a Plastic Biochip for Highly Parallel Cell Transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.3134-3140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/17/12/S03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983727v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields</w:t>
+                <w:t xml:space="preserve">Selective Epitaxial Growth for Buried Microchannels in Monocrystalline Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chiral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobiotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1 (4), pp.389-394. </w:t>
+              <w:t xml:space="preserve">Jpn J. of Appl. Phys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (7A), pp.5269-5271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1385/nbt:1:4:389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.44.5269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739221v1</w:t>
+                <w:t xml:space="preserve">hal-00984736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum casting, a new answer to manufacture biomicrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 219 (9), pp.697-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3600,144 +3613,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Epitaxial Growth for Buried Microchannels in Monocrystalline Silicon</w:t>
+                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaudin</w:t>
+                <w:t xml:space="preserve">M. Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jpn J. of Appl. Phys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44 (7A), pp.5269-5271. </w:t>
+              <w:t xml:space="preserve">Nanobiotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (4), pp.389-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/JJAP.44.5269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1385/nbt:1:4:389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984736v1</w:t>
+                <w:t xml:space="preserve">hal-00739221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-Height Accurate Micro-Molding Method for Three-Dimensional PDMS Structures</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4250,256 +4250,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of CMOS-MEMS realizations within a France-Japan collaboration</w:t>
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Micro Nano Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.16--19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422468v1</w:t>
+                <w:t xml:space="preserve">hal-01368109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
+                <w:t xml:space="preserve">Examples of CMOS-MEMS realizations within a France-Japan collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Micro Nano Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476165⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368109v1</w:t>
+                <w:t xml:space="preserve">hal-01422468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoized zeolites for sensors application</w:t>
               </w:r>
@@ -4587,441 +4587,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grand Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422456v1</w:t>
+                <w:t xml:space="preserve">hal-01422454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order Thermal Sigma-Delta applied to resistive bolometers on infrared detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symp. on Instrumentation Systems Circuits and Transducers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">ICMTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422455v1</w:t>
+                <w:t xml:space="preserve">hal-01422456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Allègre</w:t>
+                <w:t xml:space="preserve">Second-order Thermal Sigma-Delta applied to resistive bolometers on infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A.F. Vitorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y.C. Catunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C.S Freire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Symp. on Instrumentation Systems Circuits and Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422454v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of CMOS-MEMS realizations within a France-Japan collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Micro Nano Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotube Bolometer Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5256,217 +5256,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart functions for carbon nanotube bolometer</w:t>
+                <w:t xml:space="preserve">Detection of magnetic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Lehman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Bio-Nano-Robot seminar ISS University of Tokyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422457v1</w:t>
+                <w:t xml:space="preserve">hal-01422470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of magnetic nanoparticles</w:t>
+                <w:t xml:space="preserve">Smart functions for carbon nanotube bolometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Tomlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lehman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Nano-Robot seminar ISS University of Tokyo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422470v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical sensing via single input — Multi output approach</w:t>
               </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Constantin Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, busan, South Korea</w:t>
@@ -5571,589 +5571,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS de Piano, un TP de conception, de fabrication et test de résonateur MEMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kubota Manasori</w:t>
+                <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sawamura Tomoki</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">Proc. of EMSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422452v1</w:t>
+                <w:t xml:space="preserve">hal-00982146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+                <w:t xml:space="preserve">MEMS de Piano - an Experimental Course of Design, Fabrication, and Testing of MEMS Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">T. Sawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of EWME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tallinn, Estonia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWME.2014.6877420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826043v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS de Piano - an Experimental Course of Design, Fabrication, and Testing of MEMS Oscillator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Mita</w:t>
+                <w:t xml:space="preserve">MEMS de Piano, un TP de conception, de fabrication et test de résonateur MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kubota</w:t>
+                <w:t xml:space="preserve">Kubota Manasori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lebrasseur</w:t>
+                <w:t xml:space="preserve">Éric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sawamura</w:t>
+                <w:t xml:space="preserve">Sawamura Tomoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of EWME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982149v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Sensor Symposium on Sensors, Micromachines and Experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Matse, Japan</w:t>
+              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422463v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">31st Sensor Symposium on Sensors, Micromachines and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Matse, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058949v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, simulation haut-niveau et caractérisation expérimentale de convertisseurs sigma-delta réalisés par les étudiants en projet</w:t>
               </w:r>
@@ -6228,437 +6228,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Fodil</w:t>
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of EMSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vienne, France</w:t>
+              <w:t xml:space="preserve">22nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982146v1</w:t>
+                <w:t xml:space="preserve">hal-01058949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de simulation purement événementielle : application à la synthèse de fréquence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Infrared Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, caen, France</w:t>
+              <w:t xml:space="preserve">Solid State Devices and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981542v1</w:t>
+                <w:t xml:space="preserve">hal-00981581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Infrared Detector</w:t>
+                <w:t xml:space="preserve">Approche projet pour l'enseignement de l'électronique analogique en 2ème année d'école d'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Devices and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">CETSIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981581v1</w:t>
+                <w:t xml:space="preserve">hal-00981539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche projet pour l'enseignement de l'électronique analogique en 2ème année d'école d'ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche de simulation purement événementielle : application à la synthèse de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981539v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic sensor noise impact on the evaluation of magnetorelaxometry experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Noise and Fluctuations (ICNF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6880,260 +6880,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VHDL modeling and top level simulation of complex mixed-signal IC designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baguenier Desormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, rome, Italy. pp56-60</w:t>
+              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981587v1</w:t>
+                <w:t xml:space="preserve">hal-00981578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL modeling and top level simulation of complex mixed-signal IC designs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, rome, Italy. pp56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981578v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic microsystem for magnetic sensing of nanoparticles with giant magneto-impedance technology</w:t>
               </w:r>
@@ -7145,64 +7145,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7357,64 +7357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semetro VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, -, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7586,51 +7586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gieraltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSA'08, Caen France, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Caen, France. pp 1-9</w:t>
@@ -7685,51 +7685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7806,51 +7806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of Micro Total Analysis System (uTAS), Japan, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Japan. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7869,410 +7869,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
+                <w:t xml:space="preserve">Amorphous Si deposition method thanks traditional PECVD insulator equipments for seed layers performing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prodhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE 5836, Smart Sensors, Actuators, and MEMS II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Spain. pp 1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.608282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00775898v1</w:t>
+                <w:t xml:space="preserve">hal-00986473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS fabrication by selective polysilicon growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacuum casting of low-cost polymer microstructures for bio-chemical microsystems applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.75-80</w:t>
+              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Netherlands. pp.357-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00775887v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotransfection results on Jurkat cells on a microdevice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Chiral</w:t>
+                <w:t xml:space="preserve">Amorphous Si Deposition Method Thanks Traditional PECVD Insulator Equipments For Seed Layers Performing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prodhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angioskin, Electroporation based Technologies and Treatments workshop, Slovenia, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Slovenia</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Microtechnologies for the New Millenium 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986477v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields Euronanoforum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8281,673 +8294,660 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronanoforum, Nanotechnology and the Health of EU Citizen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum casting of low-cost polymer microstructures for bio-chemical microsystems applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Netherlands. pp.357-359</w:t>
+              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.351-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795218v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Si Deposition Method Thanks Traditional PECVD Insulator Equipments For Seed Layers Performing</w:t>
+                <w:t xml:space="preserve">MEMS fabrication by selective polysilicon growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Microtechnologies for the New Millenium 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00775877v1</w:t>
+                <w:t xml:space="preserve">hal-00775887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Si deposition method thanks traditional PECVD insulator equipments for seed layers performing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guil</w:t>
+                <w:t xml:space="preserve">Electrotransfection results on Jurkat cells on a microdevice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Aguinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 5836, Smart Sensors, Actuators, and MEMS II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angioskin, Electroporation based Technologies and Treatments workshop, Slovenia, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986473v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Liquids with Thermal Actuators</w:t>
+                <w:t xml:space="preserve">Exploring the Limits of Vacuum Casting Technique for Micron and Submicron Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Actuator, 9th conference, Bremen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Germany. pp 1-9</w:t>
+              <w:t xml:space="preserve">Proc. of Solid Freeform Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986466v1</w:t>
+                <w:t xml:space="preserve">hal-00986465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Limits of Vacuum Casting Technique for Micron and Submicron Features</w:t>
+                <w:t xml:space="preserve">Driving Liquids with Thermal Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Solid Freeform Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States. pp 1-9</w:t>
+              <w:t xml:space="preserve">Proc. of Actuator, 9th conference, Bremen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Germany. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986465v1</w:t>
+                <w:t xml:space="preserve">hal-00986466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
               </w:r>
@@ -8959,77 +8959,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the MEMS 2004 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Maastricht, Germany. pp.661-664</w:t>
@@ -9121,295 +9121,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Microfluidic Device for Long-Term Study of Individual Cells</w:t>
+                <w:t xml:space="preserve">Single Vegetal Cell Handling and Fixing in a Micro-fluidic Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koh Aoki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Aoki Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Total Analysis System (uTAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE 5119, Bioengineered and Bioinspired Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Spain. pp 1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.498487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986464v1</w:t>
+                <w:t xml:space="preserve">hal-00986461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Vegetal Cell Handling and Fixing in a Micro-fluidic Device</w:t>
+                <w:t xml:space="preserve">A Microfluidic Device for Long-Term Study of Individual Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koh Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 5119, Bioengineered and Bioinspired Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Micro Total Analysis System (uTAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp 1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986461v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMEMS Activities at LIMMS/CNRS-IIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9529,51 +9529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE-EMBS Special Topic Conference on Microtechnologies in Medecine&amp;Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, United States. pp 160 - 163, </w:t>
@@ -9650,64 +9650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Micro Total Analysis System (uTAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Japan. pp.10.1007</w:t>
@@ -10114,51 +10114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier publisher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.367-400, 2014, Traitement du signal, </w:t>
@@ -10222,51 +10222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier publisher, pp. 367-400, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10325,232 +10325,232 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Bolometer: Toward Monolithic Bolometer with Smart Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">INTECH publisher, A. G. Unil Perera Editor. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perera, A.G Unil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolometers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.171-196, 2012, 978-953-51-0235-9</w:t>
+              <w:t xml:space="preserve">, Intech Publisher, pp.171-196, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422451v1</w:t>
+                <w:t xml:space="preserve">hal-00807200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Bolometer: Toward Monolithic Bolometer with Smart Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Perera, A.G Unil. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INTECH publisher, A. G. Unil Perera Editor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolometers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Intech Publisher, pp.171-196, 2012</w:t>
+              <w:t xml:space="preserve">, pp.171-196, 2012, 978-953-51-0235-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807200v1</w:t>
+                <w:t xml:space="preserve">hal-01422451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCES: A new configuration for electrical substitution bolometers</w:t>
               </w:r>
@@ -10562,64 +10562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology&amp; Instrumentation, Selected Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUFCG editor, F. Vasconcelos, R.C.S. Freire, S.Y.C. Catunda, pp99-121, 2011, 978-85-8001-028-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10670,64 +10670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lebargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology&amp; Instrumentation, Selected Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-121, 2011, 978-85-8001-028-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10765,51 +10765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating Uncooled Resistive Bolometers in a Closed-Loop Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolometers : Theory, Types and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NOVA science publisher, chapitre 3, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10866,64 +10866,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining physical characteristics of nanoparticles or agglomerates of nanoparticles, involves determining characteristics to minimize discrepancies between Fourier transforms of measured magnetism and predetermined magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10980,64 +10980,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de caractérisation de nano-particules magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11148,371 +11148,408 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment fonctionne une carte bancaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Galvanic Vestibular Stimulation System to Reduce Cyberscikness in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice da Costa Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2011, p6-10</w:t>
+                <w:t xml:space="preserve">Emmanuelle Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulo Gabriel Pinheiro Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Pastôra Saraiva Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Eighteenth International Conference on Bioinformatics, Biocomputational Systems and Biotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980666v1</w:t>
+                <w:t xml:space="preserve">hal-05589339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECG sans fils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sligard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binfeng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolomètre résistif : Ne jetez pas (tout de suite) vos vieilles ampoules</w:t>
+                <w:t xml:space="preserve">Comment fonctionne une carte bancaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2010, p38-39</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, p6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980671v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VDHL pour la modélisation comportementale d'un synthétiseur de fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11521,65 +11558,153 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp60-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00981538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolomètre résistif : Ne jetez pas (tout de suite) vos vieilles ampoules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, p38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11726,51 +11851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lobato-Dauzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saluden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Sato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad66f4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#233;gre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acdbe2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Castleman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Menon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab386a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Menon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Coleman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aaf110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZRCJF4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Setoguchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.06GA03" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson C. Coelho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Miller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo Sananes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreya J. Dunham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Inoue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveltana Mintova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.04EF14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.10.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015205" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-006-0176-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTL1N0DM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/12/S03" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Denis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/nbt:1:4:389" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DD03B9V2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5269" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griscom Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyoshi Hiroshi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujita Hiroyuki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.42.4598" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Corentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naydenova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.F. Vitorino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y.C. Catunda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.S Freire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vale de Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Y. C. Catunda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Belfort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Constantin Radu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422452v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubota Manasori" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebrasseur" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawamura Tomoki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kubota" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sawamura" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2014.6877420" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouard Damien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veith Arthur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervaon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baguenier Desormeaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986485v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Aguinet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795218v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mace" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775877v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prodhome" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986473v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608282" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986466v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986464v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Aoki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986461v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoki Koh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498487" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degenaar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2002.1002305" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saill&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Cousin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2000.886757" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807200v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981531v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clouard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sligard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binfeng Hu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980671v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981538v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lobato-Dauzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saluden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Sato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad66f4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#233;gre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acdbe2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Castleman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Menon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Coleman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aaf110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Menon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab386a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZRCJF4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson C. Coelho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Miller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo Sananes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreya J. Dunham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Setoguchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.06GA03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Inoue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveltana Mintova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.04EF14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.10.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Denis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-006-0176-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTL1N0DM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/12/S03" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DD03B9V2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/nbt:1:4:389" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griscom Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyoshi Hiroshi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujita Hiroyuki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.42.4598" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Corentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naydenova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.F. Vitorino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y.C. Catunda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.S Freire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vale de Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Y. C. Catunda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Belfort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Constantin Radu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kubota" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sawamura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2014.6877420" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubota Manasori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebrasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawamura Tomoki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouard Damien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veith Arthur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervaon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baguenier Desormeaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986485v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prodhome" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608282" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mace" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986470v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986477v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Aguinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoki Koh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498487" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Aoki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degenaar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2002.1002305" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saill&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Cousin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2000.886757" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807200v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422451v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589339v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice da Costa Corr&#234;a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Gabriel Pinheiro Moura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Past&#244;ra Saraiva Le&#227;o" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clouard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sligard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binfeng Hu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>