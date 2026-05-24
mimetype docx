--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -523,278 +523,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid cell with temperature control for in situ TEM chemical studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-contained on-chip fluid actuation for flow initiation in liquid cell transmission electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Menon</w:t>
+                <w:t xml:space="preserve">Vivek Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sato</w:t>
+                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. de Sagazan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/aaf110⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (9), pp.090909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab386a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018925v1</w:t>
+                <w:t xml:space="preserve">hal-02335385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-contained on-chip fluid actuation for flow initiation in liquid cell transmission electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid cell with temperature control for in situ TEM chemical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Menon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Menon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">T. Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. W. Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (9), pp.090909. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.017001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/1347-4065/ab386a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/aaf110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335385v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current driven magnetic actuation of a MEMS silicon beam in a transmission electron microscope</w:t>
               </w:r>
@@ -1188,395 +1188,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
+                <w:t xml:space="preserve">Characterization of zeolite-trench-embedded microcantilevers with CMOS strain gauge for integrated gas sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Fodil</w:t>
+                <w:t xml:space="preserve">Shu Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
+                <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Treizebre</w:t>
+                <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Senez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sveltana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (4S), pp.04EF14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.55.04EF14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417815v1</w:t>
+                <w:t xml:space="preserve">hal-02410450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Analytical Investigation of a 2-D Magnetic Imaging Method Using Magnetic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2477268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of zeolite-trench-embedded microcantilevers with CMOS strain gauge for integrated gas sensor applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shu Inoue</w:t>
+                <w:t xml:space="preserve">In-flow detection of ultra-small magnetic particles by an integrated giant magnetic impedance sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hussein Awala</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grand</w:t>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sveltana Mintova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (4S), pp.04EF14. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/JJAP.55.04EF14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4948286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410450v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heat balanced sigma-delta uncooled bolometer</w:t>
               </w:r>
@@ -1696,103 +1696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model calculation of the magnetic induction generated by magnetic nanoparticles flowing into a microfluidic system. Performance analysis of the detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1826,77 +1826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic sensing of magnetic nanoparticles in microchannel using GMI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,51 +2427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 159 (2), p184-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2862,51 +2862,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mems fast fabrication by selective thick polysilicon growth In epitaxial reactor</w:t>
+                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
@@ -2941,93 +2941,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12, pp.953-958</w:t>
+              <w:t xml:space="preserve">, 2006, 12, pp.959-963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437256v1</w:t>
+                <w:t xml:space="preserve">hal-00437263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
+                <w:t xml:space="preserve">Mems fast fabrication by selective thick polysilicon growth In epitaxial reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
@@ -3062,69 +3062,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 12, pp.959-963</w:t>
+              <w:t xml:space="preserve">, 2006, 12, pp.953-958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437263v1</w:t>
+                <w:t xml:space="preserve">hal-00437256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-electro-mechanical systems fast fabrication by selective thick polysilicon growth in epitaxial reactor</w:t>
               </w:r>
@@ -3380,144 +3380,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Epitaxial Growth for Buried Microchannels in Monocrystalline Silicon</w:t>
+                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Gaudin</w:t>
+                <w:t xml:space="preserve">M. Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jpn J. of Appl. Phys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44 (7A), pp.5269-5271. </w:t>
+              <w:t xml:space="preserve">Nanobiotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (4), pp.389-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/JJAP.44.5269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1385/nbt:1:4:389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984736v1</w:t>
+                <w:t xml:space="preserve">hal-00739221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum casting, a new answer to manufacture biomicrosystems</w:t>
               </w:r>
@@ -3613,131 +3600,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields</w:t>
+                <w:t xml:space="preserve">Selective Epitaxial Growth for Buried Microchannels in Monocrystalline Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chiral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanobiotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1 (4), pp.389-394. </w:t>
+              <w:t xml:space="preserve">Jpn J. of Appl. Phys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (7A), pp.5269-5271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1385/nbt:1:4:389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.44.5269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739221v1</w:t>
+                <w:t xml:space="preserve">hal-00984736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-Height Accurate Micro-Molding Method for Three-Dimensional PDMS Structures</w:t>
               </w:r>
@@ -3924,51 +3924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Jorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4250,256 +4250,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
+                <w:t xml:space="preserve">Examples of CMOS-MEMS realizations within a France-Japan collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Micro Nano Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368109v1</w:t>
+                <w:t xml:space="preserve">hal-01422468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of CMOS-MEMS realizations within a France-Japan collaboration</w:t>
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Micro Nano Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Microelectronic Test Structures, ICMTS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Yokohama, Japan. pp.16--19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2016.7476165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422468v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoized zeolites for sensors application</w:t>
               </w:r>
@@ -4587,385 +4587,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">ICMTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422454v1</w:t>
+                <w:t xml:space="preserve">hal-01422456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfabricated test structures for thermal gas sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second-order Thermal Sigma-Delta applied to resistive bolometers on infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.A.F. Vitorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.Y.C. Catunda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C.S Freire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Symp. on Instrumentation Systems Circuits and Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422456v1</w:t>
+                <w:t xml:space="preserve">hal-01422455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order Thermal Sigma-Delta applied to resistive bolometers on infrared detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.Y.C. Catunda</w:t>
+                <w:t xml:space="preserve">Non conducting object detection using low frequency electric field imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lebargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symp. on Instrumentation Systems Circuits and Transducers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422455v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of CMOS-MEMS realizations within a France-Japan collaboration</w:t>
               </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Constantin Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, busan, South Korea</w:t>
@@ -5577,77 +5577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Analytical investigation of Magnetic Imaging using Magnetic Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of EMSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5666,373 +5666,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS de Piano - an Experimental Course of Design, Fabrication, and Testing of MEMS Oscillator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEMS de Piano, un TP de conception, de fabrication et test de résonateur MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshio Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mita</w:t>
+                <w:t xml:space="preserve">Kubota Manasori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kubota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+                <w:t xml:space="preserve">Éric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lebrasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Sawamura</w:t>
+                <w:t xml:space="preserve">Sawamura Tomoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of EWME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982149v1</w:t>
+                <w:t xml:space="preserve">hal-01422452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS de Piano, un TP de conception, de fabrication et test de résonateur MEMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kubota Manasori</w:t>
+                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sawamura Tomoki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.2240-2244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422452v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miloud Frikel</w:t>
+                <w:t xml:space="preserve">MEMS de Piano - an Experimental Course of Design, Fabrication, and Testing of MEMS Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kubota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sawamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 22nd European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of EWME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tallinn, Estonia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWME.2014.6877420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826043v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward thermal cell monitoring -operating principle and first experiments</w:t>
               </w:r>
@@ -6057,64 +6057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Sensor Symposium on Sensors, Micromachines and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Matse, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6247,51 +6247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive blind equalization with an optimal bounding ellipsoid algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Frikel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6323,329 +6323,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Infrared Detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche de simulation purement événementielle : application à la synthèse de fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Devices and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">CETSIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981581v1</w:t>
+                <w:t xml:space="preserve">hal-00981542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche projet pour l'enseignement de l'électronique analogique en 2ème année d'école d'ingénieur</w:t>
+                <w:t xml:space="preserve">Smart Infrared Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, caen, France</w:t>
+              <w:t xml:space="preserve">Solid State Devices and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981539v1</w:t>
+                <w:t xml:space="preserve">hal-00981581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de simulation purement événementielle : application à la synthèse de fréquence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche projet pour l'enseignement de l'électronique analogique en 2ème année d'école d'ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gunther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981542v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic sensor noise impact on the evaluation of magnetorelaxometry experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6880,260 +6880,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL modeling and top level simulation of complex mixed-signal IC designs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, rome, Italy. pp56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981578v1</w:t>
+                <w:t xml:space="preserve">hal-00981587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Balanced Bolometer with Sigma-Delta Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VHDL modeling and top level simulation of complex mixed-signal IC designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kervaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baguenier Desormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of SensorDevices 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, rome, Italy. pp56-60</w:t>
+              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00981587v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00981578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic microsystem for magnetic sensing of nanoparticles with giant magneto-impedance technology</w:t>
               </w:r>
@@ -7158,51 +7158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Senez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8003,951 +8003,951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum casting of low-cost polymer microstructures for bio-chemical microsystems applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mognol</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Netherlands. pp.357-359</w:t>
+              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.351-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795218v1</w:t>
+                <w:t xml:space="preserve">hal-00775898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Si Deposition Method Thanks Traditional PECVD Insulator Equipments For Seed Layers Performing</w:t>
+                <w:t xml:space="preserve">MEMS fabrication by selective polysilicon growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Prodhome</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Microtechnologies for the New Millenium 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00775877v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields Euronanoforum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrotransfection results on Jurkat cells on a microdevice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Hoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Aguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronanoforum, Nanotechnology and the Health of EU Citizen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, United Kingdom</w:t>
+              <w:t xml:space="preserve">Angioskin, Electroporation based Technologies and Treatments workshop, Slovenia, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986470v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Cultures over Nanoneedle Fields Euronanoforum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Sagazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.351-354</w:t>
+              <w:t xml:space="preserve">Euronanoforum, Nanotechnology and the Health of EU Citizen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00775898v1</w:t>
+                <w:t xml:space="preserve">hal-00986470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS fabrication by selective polysilicon growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vacuum casting of low-cost polymer microstructures for bio-chemical microsystems applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonnaud</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conf. Proc. of DTIP of MOEMS &amp; MEMS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montreux, Switzerland. pp.75-80</w:t>
+              <w:t xml:space="preserve">Micro Total Analysis Systems 2004, Vol 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Netherlands. pp.357-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00775887v1</w:t>
+                <w:t xml:space="preserve">hal-00795218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrotransfection results on Jurkat cells on a microdevice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Chiral</w:t>
+                <w:t xml:space="preserve">Amorphous Si Deposition Method Thanks Traditional PECVD Insulator Equipments For Seed Layers Performing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prodhome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angioskin, Electroporation based Technologies and Treatments workshop, Slovenia, 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Slovenia</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Microtechnologies for the New Millenium 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986477v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00775877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Limits of Vacuum Casting Technique for Micron and Submicron Features</w:t>
+                <w:t xml:space="preserve">Driving Liquids with Thermal Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mognol</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Sagazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Solid Freeform Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States. pp 1-9</w:t>
+              <w:t xml:space="preserve">Proc. of Actuator, 9th conference, Bremen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Germany. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986465v1</w:t>
+                <w:t xml:space="preserve">hal-00986466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving Liquids with Thermal Actuators</w:t>
+                <w:t xml:space="preserve">Exploring the Limits of Vacuum Casting Technique for Micron and Submicron Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Denoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guil</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mognol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of Actuator, 9th conference, Bremen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Germany. pp 1-9</w:t>
+              <w:t xml:space="preserve">Proc. of Solid Freeform Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986466v1</w:t>
+                <w:t xml:space="preserve">hal-00986465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal buried channels in monocrystalline silicon</w:t>
               </w:r>
@@ -9166,51 +9166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoki Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. SPIE 5119, Bioengineered and Bioinspired Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Spain. pp 1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9283,51 +9283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koh Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mita-Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Total Analysis System (uTAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, United States. pp 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9365,51 +9365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMEMS Activities at LIMMS/CNRS-IIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cabodevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Camou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9663,51 +9663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Micro Total Analysis System (uTAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Japan. pp.10.1007</w:t>
@@ -10866,51 +10866,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for determining physical characteristics of nanoparticles or agglomerates of nanoparticles, involves determining characteristics to minimize discrepancies between Fourier transforms of measured magnetism and predetermined magnetism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10980,51 +10980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de caractérisation de nano-particules magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dolabdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11851,51 +11851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lobato-Dauzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saluden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Sato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad66f4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#233;gre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acdbe2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Castleman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018925v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Menon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Coleman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aaf110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Menon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab386a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZRCJF4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson C. Coelho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Miller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo Sananes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreya J. Dunham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Setoguchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.06GA03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410450v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Inoue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveltana Mintova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.04EF14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.10.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Denis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437263v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-006-0176-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTL1N0DM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/12/S03" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DD03B9V2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/nbt:1:4:389" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griscom Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyoshi Hiroshi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujita Hiroyuki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.42.4598" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Corentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422468v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naydenova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.F. Vitorino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y.C. Catunda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.S Freire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vale de Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Y. C. Catunda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Belfort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Constantin Radu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kubota" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sawamura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2014.6877420" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubota Manasori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebrasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawamura Tomoki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouard Damien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veith Arthur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981581v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981542v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervaon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baguenier Desormeaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986485v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prodhome" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608282" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mace" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775877v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986470v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986477v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Aguinet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986465v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoki Koh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498487" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Aoki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degenaar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2002.1002305" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saill&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Cousin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2000.886757" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807200v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422451v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589339v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice da Costa Corr&#234;a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Gabriel Pinheiro Moura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Past&#244;ra Saraiva Le&#227;o" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clouard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sligard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binfeng Hu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Denoual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lobato-Dauzier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Saluden" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Sato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad66f4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756191v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#233;gre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acdbe2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tomlin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Castleman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denoual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drake" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Menon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1347-4065/ab386a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Menon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Sagazan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Coleman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/aaf110" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.12.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZRCJF4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Callens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson C. Coelho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron W. Miller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Domingo Sananes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreya J. Dunham" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshio Mita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Okamoto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Setoguchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.56.06GA03" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Inoue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveltana Mintova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.04EF14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Fodil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dolabdjian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2477268" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948286" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981403v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Sagazan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/25/6/065101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2291546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980710v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harnois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Senez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mignard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Floner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geneste" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2012.10.015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807226v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Attia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lebargy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/21/1/015205" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ludwig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1087" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2010.03.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delaunay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Denis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gaudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-006-0176-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HTL1N0DM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mac&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/17/12/S03" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiral" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/nbt:1:4:389" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739222v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440505X32571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-DD03B9V2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.44.5269" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griscom Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyoshi Hiroshi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujita Hiroyuki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.42.4598" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752802" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379327v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Corentin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Radu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422468v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01368109v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robbes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2016.7476165" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naydenova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.F. Vitorino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y.C. Catunda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C.S Freire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510932v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422460v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vale de Araujo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Y. C. Catunda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Belfort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422457v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Tomlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lehman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638797v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Constantin Radu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422452v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubota Manasori" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lebrasseur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawamura Tomoki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01826043v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Frikel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mita" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kubota" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebrasseur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sawamura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWME.2014.6877420" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mita-Tixier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422453v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouard Damien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veith Arthur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gunther" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981597v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2013.6578968" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kervaon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baguenier Desormeaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969140" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980645v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delaunay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986485v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nabily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanc-Beguin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gieraltowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turzo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guillet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986481v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chiral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prodhome" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.608282" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775898v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ho&#235;l" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Aguinet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986470v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prioux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mace" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775877v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986466v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986465v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986461v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoki Koh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.498487" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986464v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koh Aoki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107291v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cabodevila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Camou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Degenaar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMB.2002.1002305" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saill&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Cousin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2000.886757" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986443v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422449v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367.400" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981523v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.30.367-400" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-THT91MZ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807200v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422451v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980272v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980257v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;nard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589339v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice da Costa Corr&#234;a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Gabriel Pinheiro Moura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Past&#244;ra Saraiva Le&#227;o" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clouard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sligard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binfeng Hu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980671v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>