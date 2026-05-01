--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Diaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD candidate at LMPS & CEA Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated model updating framework for damage detection based on the modified Constitutive Relation Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.619-638. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-023-02382-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Kalman filter approach for structural parameter tracking: application to the monitoring of damaging structures tested on shaking-tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109529. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging experimental design and structural identification around the concept of modified Constitutive Relation Error in low-frequency dynamics for enhanced structural monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.110371. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust energy-based model updating framework for random processes in dynamics: application to shaking-table experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-É Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 264 (106746), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2022.106746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between topology optimization and digital image correlation for the design of specimen dedicated to selected material parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Quesada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193-194, pp.270-286. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'erreur en relation de comportement modifiée dans un dialogue essais-calculs - Application au contrôle d'essais sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in structural damage tracking and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Farahbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new physics-guided data assimilation framework for online structural monitoring: application to shaking table tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athènes, Greece. pp.4217-4233, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/120123.10714.20156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated physics-guided data assimilation strategy for model updating in dynamics - Application to the monitoring of structures tested of shaking-tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GIS SEISM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie robuste et automatisée pour le recalage de modèles en dynamique vibratoire : application au suivi des structures endommageantes testées sur table vibrante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie robuste et automatisée pour le recalage de modèles en dynamique vibratoire : application au suivi des structures endommageantes testées sur table vibrante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automated physics-regularized model updating strategy applied to the monitoring of civil engineering structures in low-frequency dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACS 2022 - 7th European Conference on Structural Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new data assimilation framework using the modified Constitutive Relation Error for online structural monitoring: application to shaking-table experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a fully automated model updating framework for low-frequency dynamics: application to shaking-table testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Identification et Validation" de la Fédération Francilienne de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre corrélation d'image et optimisation topologique pour la conception d'éprouvette optimisant l'identification de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Quesada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Mesures de Champs en Dynamique des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Ouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DDDAS architecture combining advanced sensing and simulation technologies for effective real-time structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Benady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Blasch, Frederica Darema, Alex Aved. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Dynamic Data Driven Applications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (chap. 10), Springer Cham, 2025, 978-3-031-88573-0. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88574-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical framework for data-driven model-based monitoring of dynamical systems - Application to earthquake engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique, vibrations. Université Paris-Saclay, 2023. English. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UPAST096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04189344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Diaz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PhD candidate at LMPS & CEA Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated model updating framework for damage detection based on the modified Constitutive Relation Error</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.619-638. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-023-02382-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872031v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Kalman filter approach for structural parameter tracking: application to the monitoring of damaging structures tested on shaking-tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109529. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging experimental design and structural identification around the concept of modified Constitutive Relation Error in low-frequency dynamics for enhanced structural monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.110371. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2023.110371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878634v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust energy-based model updating framework for random processes in dynamics: application to shaking-table experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-É Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 264 (106746), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2022.106746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between topology optimization and digital image correlation for the design of specimen dedicated to selected material parameters identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Quesada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193-194, pp.270-286. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in structural damage tracking and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Farahbakhsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Computational Mechanics and 4th Pan American Congress on Computational Mechanics (WCCM-PANAM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vancouver (BC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'erreur en relation de comportement modifiée dans un dialogue essais-calculs - Application au contrôle d'essais sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new physics-guided data assimilation framework for online structural monitoring: application to shaking table tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Athènes, Greece. pp.4217-4233, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/120123.10714.20156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new data assimilation framework using the modified Constitutive Relation Error for online structural monitoring: application to shaking-table experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering - ECCOMAS Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie robuste et automatisée pour le recalage de modèles en dynamique vibratoire : application au suivi des structures endommageantes testées sur table vibrante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated physics-guided data assimilation strategy for model updating in dynamics - Application to the monitoring of structures tested of shaking-tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique du GIS SEISM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie robuste et automatisée pour le recalage de modèles en dynamique vibratoire : application au suivi des structures endommageantes testées sur table vibrante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures (CSMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an automated physics-regularized model updating strategy applied to the monitoring of civil engineering structures in low-frequency dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACS 2022 - 7th European Conference on Structural Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a fully automated model updating framework for low-frequency dynamics: application to shaking-table testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique "Identification et Validation" de la Fédération Francilienne de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre corrélation d'image et optimisation topologique pour la conception d'éprouvette optimisant l'identification de paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jailin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Quesada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée Mesures de Champs en Dynamique des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Ouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DDDAS architecture combining advanced sensing and simulation technologies for effective real-time structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chamoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Benady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erik Blasch, Frederica Darema, Alex Aved. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Dynamic Data Driven Applications Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (chap. 10), Springer Cham, 2025, 978-3-031-88573-0. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-88574-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical framework for data-driven model-based monitoring of dynamical systems - Application to earthquake engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamique, vibrations. Université Paris-Saclay, 2023. English. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UPAST096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04189344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId44"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872031v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Diaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-023-02382-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878634v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201; Charbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106746" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Farahbakhsh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10714.20156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benady" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88574-7_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872031v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Diaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Charbonnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-023-02382-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109529" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878634v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110371" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-&#201; Charbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106746" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Quesada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.032" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Farahbakhsh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Charbonnel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126286v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120123.10714.20156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717747v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880411v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721461v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Benady" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88574-7_10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04189344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST096" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>