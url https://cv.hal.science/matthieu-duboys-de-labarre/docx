--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1634,191 +1634,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIETETICA Y REFLEXIVIDAD: EL &amp;quot;CUIDADO DE SI MISMO&amp;quot; CONTEMPORANEO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre « bio » et « socio » anthropologie Entretien avec Annie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderns de la Mediterrania</w:t>
+              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949510v1</w:t>
+                <w:t xml:space="preserve">hal-02949473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre « bio » et « socio » anthropologie Entretien avec Annie Hubert</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIETETICA Y REFLEXIVIDAD: EL &amp;quot;CUIDADO DE SI MISMO&amp;quot; CONTEMPORANEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
+              <w:t xml:space="preserve">Quaderns de la Mediterrania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949473v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diététique et réflexivité : le « souci de soi » contemporain</w:t>
               </w:r>
@@ -1951,51 +1951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3817,303 +3817,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocalisation alimentaire et solidarité alimentaire</w:t>
+                <w:t xml:space="preserve">présentation du programme UNITERRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle place pour les produits fermiers dans les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Confédération Paysanne. FRA., Mar 2015, Chaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794531v1</w:t>
+                <w:t xml:space="preserve">hal-02794530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
+                <w:t xml:space="preserve">Comment l'économie collaborative impacte les stratégies des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre du réseau transition « La recherche au cœur de la transition socio-écologique »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijion, France</w:t>
+              <w:t xml:space="preserve">Forum Vitagora 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitagora. FRA., Apr 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949366v1</w:t>
+                <w:t xml:space="preserve">hal-02792809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'économie collaborative impacte les stratégies des entreprises</w:t>
+                <w:t xml:space="preserve">Relocalisation alimentaire et solidarité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Vitagora 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vitagora. FRA., Apr 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Quelle place pour les produits fermiers dans les politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Paysanne. FRA., Mar 2015, Chaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792809v1</w:t>
+                <w:t xml:space="preserve">hal-02794531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">présentation du programme UNITERRES</w:t>
+                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle place pour les produits fermiers dans les politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confédération Paysanne. FRA., Mar 2015, Chaumont, France</w:t>
+              <w:t xml:space="preserve">1ère rencontre du réseau transition « La recherche au cœur de la transition socio-écologique »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794530v1</w:t>
+                <w:t xml:space="preserve">hal-02949366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique publique et système alimentaire relocalisé : le cas de l’aide alimentaire</w:t>
               </w:r>
@@ -4645,234 +4645,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment, Comportement Alimentaire et Economie Solidaire: une recherche interventionnelle</w:t>
+                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF SFSP 2013 Santé Publique et Prévention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Nouvelles formes d'agriculture : Pratiques ordinaires, débats publics et critique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804781v1</w:t>
+                <w:t xml:space="preserve">hal-02809224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment, food habits and solidarity economy: an intervention research</w:t>
+                <w:t xml:space="preserve">Empowerment, Comportement Alimentaire et Economie Solidaire: une recherche interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Urban Dynamics and Health. Concepts, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterre, FRA., Sep 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Congrès ADELF SFSP 2013 Santé Publique et Prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806245v1</w:t>
+                <w:t xml:space="preserve">hal-02804781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
+                <w:t xml:space="preserve">Empowerment, food habits and solidarity economy: an intervention research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes d'agriculture : Pratiques ordinaires, débats publics et critique sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference Urban Dynamics and Health. Concepts, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterre, FRA., Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809224v1</w:t>
+                <w:t xml:space="preserve">hal-02806245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOALES: Empowerment, Comportement Alimentaire et Economie Solidaire</w:t>
               </w:r>
@@ -5256,271 +5256,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of economic, social and environmental sustainability of short food supply chains and impact on rural territories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Kloczko-Gajewska</w:t>
+                <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] European Union’s Horizon 2020. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949286v1</w:t>
+                <w:t xml:space="preserve">hal-02789367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bodini</w:t>
+                <w:t xml:space="preserve">Quantitative assessment of economic, social and environmental sustainability of short food supply chains and impact on rural territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatha Malak-Rawlikowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wąs A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gołaś M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kloczko-Gajewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] European Union’s Horizon 2020. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789367v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t>
               </w:r>
@@ -6371,51 +6371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="940EAAD8"/>
+    <w:nsid w:val="79911F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6602,51 +6602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-duboys-de-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094249253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21274" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Discetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Roos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Toccob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Vitters&#248;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Torjusen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Laitala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tocco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamaison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Montagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud Blackler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.1206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Strandbakkena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojovic R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003159858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Montagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23859-3_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/294927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806245v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teschou&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#261;s A." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#322;a&#347; M." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vitters&#248;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Torjusen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M Laitala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arfini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Biasini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-duboys-de-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094249253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21274" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Discetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Roos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Toccob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Vitters&#248;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Torjusen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Laitala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tocco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamaison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Montagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud Blackler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.1206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Strandbakkena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojovic R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003159858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Montagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23859-3_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/294927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teschou&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#261;s A." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#322;a&#347; M." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vitters&#248;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Torjusen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M Laitala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arfini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Biasini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>