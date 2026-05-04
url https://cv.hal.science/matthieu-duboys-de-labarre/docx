--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1634,191 +1634,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre « bio » et « socio » anthropologie Entretien avec Annie Hubert</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIETETICA Y REFLEXIVIDAD: EL &amp;quot;CUIDADO DE SI MISMO&amp;quot; CONTEMPORANEO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
+              <w:t xml:space="preserve">Quaderns de la Mediterrania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949473v1</w:t>
+                <w:t xml:space="preserve">hal-02949510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIETETICA Y REFLEXIVIDAD: EL &amp;quot;CUIDADO DE SI MISMO&amp;quot; CONTEMPORANEO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre « bio » et « socio » anthropologie Entretien avec Annie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeaud Blackler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaderns de la Mediterrania</w:t>
+              <w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949510v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diététique et réflexivité : le « souci de soi » contemporain</w:t>
               </w:r>
@@ -1951,51 +1951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et Alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeaud Blackler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3817,303 +3817,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">présentation du programme UNITERRES</w:t>
+                <w:t xml:space="preserve">Relocalisation alimentaire et solidarité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle place pour les produits fermiers dans les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Confédération Paysanne. FRA., Mar 2015, Chaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794530v1</w:t>
+                <w:t xml:space="preserve">hal-02794531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'économie collaborative impacte les stratégies des entreprises</w:t>
+                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Vitagora 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vitagora. FRA., Apr 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">1ère rencontre du réseau transition « La recherche au cœur de la transition socio-écologique »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Dijion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792809v1</w:t>
+                <w:t xml:space="preserve">hal-02949366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relocalisation alimentaire et solidarité alimentaire</w:t>
+                <w:t xml:space="preserve">présentation du programme UNITERRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle place pour les produits fermiers dans les politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Confédération Paysanne. FRA., Mar 2015, Chaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794531v1</w:t>
+                <w:t xml:space="preserve">hal-02794530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
+                <w:t xml:space="preserve">Comment l'économie collaborative impacte les stratégies des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère rencontre du réseau transition « La recherche au cœur de la transition socio-écologique »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Dijion, France</w:t>
+              <w:t xml:space="preserve">Forum Vitagora 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitagora. FRA., Apr 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949366v1</w:t>
+                <w:t xml:space="preserve">hal-02792809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique publique et système alimentaire relocalisé : le cas de l’aide alimentaire</w:t>
               </w:r>
@@ -4645,234 +4645,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
+                <w:t xml:space="preserve">Empowerment, Comportement Alimentaire et Economie Solidaire: une recherche interventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes d'agriculture : Pratiques ordinaires, débats publics et critique sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès ADELF SFSP 2013 Santé Publique et Prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809224v1</w:t>
+                <w:t xml:space="preserve">hal-02804781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment, Comportement Alimentaire et Economie Solidaire: une recherche interventionnelle</w:t>
+                <w:t xml:space="preserve">Empowerment, food habits and solidarity economy: an intervention research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ADELF SFSP 2013 Santé Publique et Prévention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference Urban Dynamics and Health. Concepts, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterre, FRA., Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804781v1</w:t>
+                <w:t xml:space="preserve">hal-02806245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment, food habits and solidarity economy: an intervention research</w:t>
+                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Urban Dynamics and Health. Concepts, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterre, FRA., Sep 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Nouvelles formes d'agriculture : Pratiques ordinaires, débats publics et critique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806245v1</w:t>
+                <w:t xml:space="preserve">hal-02809224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOALES: Empowerment, Comportement Alimentaire et Economie Solidaire</w:t>
               </w:r>
@@ -5256,271 +5256,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bodini</w:t>
+                <w:t xml:space="preserve">Quantitative assessment of economic, social and environmental sustainability of short food supply chains and impact on rural territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatha Malak-Rawlikowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Majewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wąs A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gołaś M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kloczko-Gajewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
+              <w:t xml:space="preserve">[Research Report] European Union’s Horizon 2020. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789367v1</w:t>
+                <w:t xml:space="preserve">hal-02949286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of economic, social and environmental sustainability of short food supply chains and impact on rural territories</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Arfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Amilien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kloczko-Gajewska</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02949286v1</w:t>
+                <w:t xml:space="preserve">hal-02789367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t>
               </w:r>
@@ -6371,51 +6371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79911F0B"/>
+    <w:nsid w:val="02EBF9E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6602,51 +6602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-duboys-de-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094249253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21274" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Discetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Roos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Toccob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Vitters&#248;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Torjusen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Laitala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tocco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamaison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Montagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949473v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud Blackler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.1206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Strandbakkena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojovic R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003159858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Montagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23859-3_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/294927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949366v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teschou&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949286v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#261;s A." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#322;a&#347; M." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vitters&#248;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Torjusen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M Laitala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arfini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Biasini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-duboys-de-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094249253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21274" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Discetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Roos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Toccob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Vitters&#248;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Torjusen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Laitala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tocco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamaison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Montagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud Blackler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.1206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Strandbakkena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojovic R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003159858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Montagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23859-3_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/294927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806245v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teschou&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#261;s A." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#322;a&#347; M." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vitters&#248;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Torjusen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M Laitala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arfini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Biasini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>