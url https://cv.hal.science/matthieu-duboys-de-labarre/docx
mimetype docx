--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -4093,165 +4093,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique publique et système alimentaire relocalisé : le cas de l’aide alimentaire</w:t>
+                <w:t xml:space="preserve">Produire autrement et innovation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International huitième journées de la proximité, Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Produire, transformer, commercialiser et distribuer autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949353v1</w:t>
+                <w:t xml:space="preserve">hal-02949360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire autrement et innovation sociale</w:t>
+                <w:t xml:space="preserve">Politique publique et système alimentaire relocalisé : le cas de l’aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer, commercialiser et distribuer autrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque International huitième journées de la proximité, Construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949360v1</w:t>
+                <w:t xml:space="preserve">hal-02949353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circuits courts de proximité dans l’aide alimentaire : entre injonction et participation</w:t>
               </w:r>
@@ -4714,165 +4714,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowerment, food habits and solidarity economy: an intervention research</w:t>
+                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Urban Dynamics and Health. Concepts, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterre, FRA., Sep 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Nouvelles formes d'agriculture : Pratiques ordinaires, débats publics et critique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806245v1</w:t>
+                <w:t xml:space="preserve">hal-02809224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité et relocalisation alimentaire : un renouveau du lien entre agriculture et aide alimentaire</w:t>
+                <w:t xml:space="preserve">Empowerment, food habits and solidarity economy: an intervention research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboys de Labarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes d'agriculture : Pratiques ordinaires, débats publics et critique sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference Urban Dynamics and Health. Concepts, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterre, FRA., Sep 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809224v1</w:t>
+                <w:t xml:space="preserve">hal-02806245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOALES: Empowerment, Comportement Alimentaire et Economie Solidaire</w:t>
               </w:r>
@@ -6371,51 +6371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02EBF9E3"/>
+    <w:nsid w:val="F897867F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6602,51 +6602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-duboys-de-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094249253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21274" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Discetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Roos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Toccob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Vitters&#248;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Torjusen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Laitala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tocco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamaison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Montagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud Blackler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.1206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Strandbakkena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojovic R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003159858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Montagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23859-3_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/294927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949360v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806245v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teschou&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#261;s A." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#322;a&#347; M." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vitters&#248;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Torjusen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M Laitala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arfini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Biasini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-duboys-de-labarre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0131-3872" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094249253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931483v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Mangin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21274" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04038752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Discetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Lecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Roos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Toccob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.09.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.5289" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Vitters&#248;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Torjusen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsi Laitala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tocco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biasini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174800" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamaison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crenn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Montagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;cigout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949518v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949510v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949473v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeaud Blackler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.1206" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Strandbakkena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Menozzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojovic R." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003159858" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401242v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Juge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Langard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Traou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Rival" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Simmen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Montagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342798" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23859-3_7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/294927" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949545v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Duchaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Crou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Carnoye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949391v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949381v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949371v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949360v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792609v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806245v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05108844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Vu Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teschou&#232;res" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Malak-Rawlikowska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#261;s A." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#322;a&#347; M." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949304v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vitters&#248;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Torjusen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K M Laitala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Arfini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Biasini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02949312v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03353491v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>