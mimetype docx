--- v1 (2026-03-27)
+++ v2 (2026-05-14)
@@ -121,89 +121,110 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">236712284</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=gO23QxoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis directeur artistique du collectif </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Urbain, trop urbain</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.urbain-trop-urbain.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) et maître de conférence en sciences humaines et sociales à l’école nationale supérieure d’architecture de Marseille.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes travaux de recherche portent sur la fabrique de l’espace contemporain sous le double aspect du développement d’une esthétique de l’Anthropocène et d’une écologie générale des milieux techniques, avec pour objets principaux :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -299,1781 +320,1781 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution est un colonialisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mille Cosmos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.96-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“C’est l’intuition de la forme qui m’anime” Entretien avec Ariane Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tête-à-tête : entretiens : revue d'art et d'esthétique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.42-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élucider le trouble de la situation. L’enquête et son écologie selon John Dewey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (1), pp.46-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2022.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse et devenir d’une zone critique littorale méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 61, pp.7-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rives.7712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une architecture performative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Howa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Léglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Habiter, 2, pp.67 - 86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/perspective.24955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03589987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fos - Étang de Berre. Un littoral au cœur des enjeux environnementaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
+                <w:t xml:space="preserve">Voir à travers le manteau rapiécé de Gaïa : de la guerre des images à l’habitabilité terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Habiter, 2, pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.25343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rives.7680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475853v1</w:t>
+                <w:t xml:space="preserve">hal-03589982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir à travers le manteau rapiécé de Gaïa : de la guerre des images à l’habitabilité terrestre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Latour</w:t>
+                <w:t xml:space="preserve">Fos - Étang de Berre. Un littoral au cœur des enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gramaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.7680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/perspective.25343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03589982v1</w:t>
+                <w:t xml:space="preserve">hal-03475853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy humanities, une pensée écologique au miroir des industries carbonées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Matières à friction et techniques de lutte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaëla Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.12-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.14132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soc.148.0093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03639850v1</w:t>
+                <w:t xml:space="preserve">halshs-03895484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières à friction et techniques de lutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaëla Le Meur</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaëla Le meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.12 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.14132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tc.14132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03895484v1</w:t>
+                <w:t xml:space="preserve">hal-03352092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matières à friction et techniques de lutte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Energy humanities, une pensée écologique au miroir des industries carbonées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaëla Le meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tc.14132⟩</w:t>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Humanités environnementales, 2 (148), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.148.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352092v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cancer Alley » ou la décompression du paysage pétrochimique. La collaboration de Richard Misrach et de Kate Orff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Projet et photographie, 5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.2106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artiste enquêteur et les risques de la translation. Une relecture de Hal Foster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littera incognita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice in Underland, ou les outre-caves du pétrole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Énergie, 36, pp.10-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une passe à poissons. Milieux et technique en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.10920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acosmies. Sur la frange d’un monde inhabitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Litter@Incognita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le crassier. Un art anthropocène comme chronique de la catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Représentations de la nature à l'âge de l'anthropocène, 13, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transtexts.1075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black matter lives. Les sédiments, témoins méconnus de la territorialité des Modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philotope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, MaT(i)erre(s), 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire la ville dans les espaces numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dutrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Textualités numériques, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.2299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif de Shanghai, une lecture du Lotus bleu de Hergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dutrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dutrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiali Foucaultiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Geografie del potere. Spazio ed eterotopie a partire da Michel Foucault, 1 (1), pp.169-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'un monstre?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dutrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (51), pp.17-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.051.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville rangée est sans langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards Sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40, pp.125-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2083,732 +2104,732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisations discrètes, chaudes ou froides à partir de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Emboîtements"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MuCEM, Jun 2025, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naphtologie de la perception. Itinéraire dans les strates de notre existence carbonée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le paysage féral, une tentative de définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocène : Usage et mésusage du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TALM, Mar 2022, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Paysages incertains : représentations et pratiques de l’espace à l’heure de l’anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Interuniversitaire des Sciences de l’Homme – Alsace; UR2325; UR1341; UR4376, Oct 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628923v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage féral, une tentative de définition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Naphtologie de la perception. Itinéraire dans les strates de notre existence carbonée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages incertains : représentations et pratiques de l’espace à l’heure de l’anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Interuniversitaire des Sciences de l’Homme – Alsace; UR2325; UR1341; UR4376, Oct 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Anthropocène : Usage et mésusage du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TALM, Mar 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834369v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait de Bruno Latour en commissaire d’art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hériter et projeter. Vers un art de refaire lieu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCLA; Université Jean Monnet; ESADSE; Musée d'art moderne et contemporain Saint Etienne, Oct 2021, Saint Étienne, France</w:t>
+              <w:t xml:space="preserve">Houdoud / Frontières. Quels décloisonnements de la recherche, de la création et des écosystèmes locaux à travers les transformations / réinventions des héritages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Berque; Chaire Fatéma Mernissi; Centre de recherche de HEM (Economia), Nov 2021, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382096v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hériter et projeter. Vers un art de refaire lieu ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Portrait de Bruno Latour en commissaire d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Houdoud / Frontières. Quels décloisonnements de la recherche, de la création et des écosystèmes locaux à travers les transformations / réinventions des héritages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Berque; Chaire Fatéma Mernissi; Centre de recherche de HEM (Economia), Nov 2021, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Arts contemporains &amp; Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCLA; Université Jean Monnet; ESADSE; Musée d'art moderne et contemporain Saint Etienne, Oct 2021, Saint Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494018v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur le “travail vivant”, ou comment tirer leçon de notre crise d’engendrement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un transect du colonialisme environnemental, l’oued Bouskoura à Casablanca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographie des nous #2 / Le ménagement de la terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'art contemporain de Villeurbanne, Oct 2021, Truinas (Drôme), France</w:t>
+              <w:t xml:space="preserve">(Re)thinking (Post)Colonial Landscapes in the Francophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Francophone Postcolonial Studies, Nov 2021, Liverpool, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522608v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorsque le sol disparaît. La subsidence du delta du Mississippi comme fait social total</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Y a-t-il un impensé de la technique dans les humanités environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Pacte; Université Grenoble Alpes; Inrae; BRGM, Jun 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Humanités environnementales. Sciences, arts et citoyennetés face aux changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Sens (Savoirs, ENvironnement, Sociétés); Société d’écologie humaine, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335121v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un transect du colonialisme environnemental, l’oued Bouskoura à Casablanca</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lorsque le sol disparaît. La subsidence du delta du Mississippi comme fait social total</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)thinking (Post)Colonial Landscapes in the Francophone World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Francophone Postcolonial Studies, Nov 2021, Liverpool, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Sols et sous-sols dans la transition socio-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Pacte; Université Grenoble Alpes; Inrae; BRGM, Jun 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427032v1</w:t>
+                <w:t xml:space="preserve">hal-03335121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il un impensé de la technique dans les humanités environnementales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Retour sur le “travail vivant”, ou comment tirer leçon de notre crise d’engendrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités environnementales. Sciences, arts et citoyennetés face aux changements globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR Sens (Savoirs, ENvironnement, Sociétés); Société d’écologie humaine, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cartographie des nous #2 / Le ménagement de la terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'art contemporain de Villeurbanne, Oct 2021, Truinas (Drôme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374213v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer pour un paysage sentinelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paysage comme ressource, le cas de l’Etang de Berre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale du paysage de Marseille; École nationale supérieure d'architecture de Marseille; Popsu Métropole Aix-Marseille Provence, Jun 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2818,303 +2839,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages en sol incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Wildproject, 2024, Littératures, 978-2381140674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rivière et le bulldozer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Premier Parallèle, pp.129, 2022, Carnets parallèles / la vie des choses, 978-2-85061-130-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyages en sol incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Wildproject, 2019, 978-2-918490-79-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un oued qui traversait ma ville. Le carnet de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Doukkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Duperrex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atelier de l'observatoire; Maison des arts Georges et Claude Pompidou, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3124,184 +3145,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture, entre et avec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre avec.. / Living with.. Catalogue du Pavillon français de la Biennale d'architecture de Venise 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, pp.198-201, 2025, 978-2-08-047968-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Bouskoura. L’écologie coloniale de Casablanca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Doukkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ludovic Duhem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crash Metropolis. Design écosocial et critique de la métropolisation des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, T&amp;P Publishing, pp.147-163, 2022, 979-10-95513-11-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3311,100 +3332,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcadies altérées, territoires de l'enquête et vocation de l'art en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université Toulouse le Mirail - Toulouse II, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018TOU20090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03466313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3414,138 +3435,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semer le trouble. Soulèvements, subversions, refuges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duperrex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaëla Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESS. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, 2020, Techniques &amp; Culture, 978-2-7132-2840-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.14102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3613,51 +3634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7EA94D4"/>
+    <w:nsid w:val="84A2400B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3761,51 +3782,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C81DC6F4"/>
+    <w:nsid w:val="78E65E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3995,51 +4016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-duperrex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8589-4204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236712284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbain-trop-urbain.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643983v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duperrex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358069v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.03.015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372256v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ch&#233;nin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Howa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#233;glise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.24955" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7680" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.25343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352092v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le&#160;meur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.10920" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352093v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1075" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutrait" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2299" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dutrait" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.051.0017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628923v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Doukkane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357807v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03466313v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20090" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-duperrex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8589-4204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236712284" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=gO23QxoAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urbain-trop-urbain.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duperrex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358069v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.03.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7712" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ch&#233;nin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Howa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#233;glise" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.24955" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.25343" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.7680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14132" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352092v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;la Le&#160;meur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639850v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.148.0093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351848v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2106" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.10920" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dutrait" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2299" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639775v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dutrait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.051.0017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372158v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834369v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Buyck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Mac&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Doukkane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03466313v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU20090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.14102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>