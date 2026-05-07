--- v0 (2026-03-19)
+++ v1 (2026-05-07)
@@ -1883,217 +1883,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Structure Learning for Markov Logic Networks Based on Graph of Predicates</w:t>
+                <w:t xml:space="preserve">Apprentissage génératif de la structure de réseaux logiques de Markov à partir d'un graphe des prédicats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Thang Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1249-1254</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.413-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584418v1</w:t>
+                <w:t xml:space="preserve">hal-00659874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage génératif de la structure de réseaux logiques de Markov à partir d'un graphe des prédicats</w:t>
+                <w:t xml:space="preserve">Generative Structure Learning for Markov Logic Networks Based on Graph of Predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Thang Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.413-424</w:t>
+              <w:t xml:space="preserve">IJCAI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1249-1254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659874v1</w:t>
+                <w:t xml:space="preserve">hal-00584418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating pairwise constraints into clustering algorithms: optimization-based approaches</w:t>
               </w:r>
@@ -2371,347 +2371,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminative Markov Logic Network Structure Learning based on Propositionalization and chi 2-test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang-Thang Dinh</w:t>
+                <w:t xml:space="preserve">Variante à noyaux pour la classification multi-vues non supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Vrain</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Data Mining and Applications - 6th International Conference, ADMA 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe de Travail EGC-FDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Travail EGC-FDC, Jun 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512439v1</w:t>
+                <w:t xml:space="preserve">hal-00766225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration interactive de connaissances pour la visualisation de données dans un cadre semi-supervisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Martin</w:t>
+                <w:t xml:space="preserve">Discriminative Markov Logic Network Structure Learning based on Propositionalization and chi 2-test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Thang Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Moal</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers EGC 2010 - Atelier A4 : Visualisation et extraction de connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Data Mining and Applications - 6th International Conference, ADMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Chongqing, China. pp.24-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17316-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464224v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variante à noyaux pour la classification multi-vues non supervisée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Henri Sublemontier</w:t>
+                <w:t xml:space="preserve">Intégration interactive de connaissances pour la visualisation de données dans un cadre semi-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Martin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail EGC-FDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Travail EGC-FDC, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Ateliers EGC 2010 - Atelier A4 : Visualisation et extraction de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.A4.5-A4-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766225v1</w:t>
+                <w:t xml:space="preserve">hal-00464224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration interactive de contraintes pour la réduction de dimensions et la visualisation</w:t>
               </w:r>
@@ -2907,51 +2907,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoFKM : un modèle de clustering flou collaboratif pour les données multi-représentées</w:t>
+                <w:t xml:space="preserve">CoFKM : a Centralized Method for Multiple-View Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Exbrayat</w:t>
@@ -2969,298 +2969,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAp 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDM 2009, The Ninth IEEE International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Miami, United States. pp.752-757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDM.2009.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460822v1</w:t>
+                <w:t xml:space="preserve">hal-00460800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoFKM : a Centralized Method for Multiple-View Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regroupement de données multi-représentées : une approche par k-moyenne flou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Exbrayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Henri Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2009, The Ninth IEEE International Conference on Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.A4-35-A4-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDM.2009.138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00460800v1</w:t>
+                <w:t xml:space="preserve">hal-00460827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regroupement de données multi-représentées : une approche par k-moyenne flou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoFKM : un modèle de clustering flou collaboratif pour les données multi-représentées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Exbrayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Henri Sublemontier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.A4-35-A4-46</w:t>
+              <w:t xml:space="preserve">CAp 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460827v1</w:t>
+                <w:t xml:space="preserve">hal-00460822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'integration de la collaboration au sein du processus de clustering pour le traitement de données multi­-représentées</w:t>
               </w:r>
@@ -4344,51 +4344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02406664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.12.009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Debroutelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/1.JEI.26.2.023010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Sublemontier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique &#201;glin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Emptoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Brahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jesset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Mai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Thang Dinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17316-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460822v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460800v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2009.138" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Flory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02406664v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Chetouani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.12.009" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Debroutelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/1.JEI.26.2.023010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Sublemontier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cloppet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Daher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique &#201;glin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Emptoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081339v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bamha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479134v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Brahim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jesset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janvier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoan Mai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Thang Dinh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vrain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17316-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2009.138" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180523v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Billot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Flory" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>