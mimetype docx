--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1601,948 +1601,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-chromosome meiotic drive in Drosophila simulans: a QTL approach reveals the complex polygenic determinism of Paris drive suppression</w:t>
+                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Courret</w:t>
+                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre R. Gérard</w:t>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Ogereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Petr Cápal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Petr Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0163-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818445v1</w:t>
+                <w:t xml:space="preserve">hal-02278272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing by Modeling the Consequences of Increased Recombination in Recurrent Selection of Oryza sativa and Brassica rapa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the Response of Small RNA Populations to Allopolyploidy Using Resynthesized Brassica napus Allotetraploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.119.400545⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.709-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111256v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Response of Small RNA Populations to Allopolyploidy Using Resynthesized Brassica napus Allotetraploids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Diop</w:t>
+                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383691v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Recombination suppression in heterozygotes for a pericentric inversion induces the interchromosomal effect on crossovers in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Termolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetana Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Paparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
+              <w:t xml:space="preserve">African journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278272v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination suppression in heterozygotes for a pericentric inversion induces the interchromosomal effect on crossovers in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosa Paparo</w:t>
+                <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux-Alison Fustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martínez-Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonás Aguirre-Liguori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Venon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African journal of Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14505⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618157v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+                <w:t xml:space="preserve">Assessing by Modeling the Consequences of Increased Recombination in Recurrent Selection of Oryza sativa and Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tourrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rex Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.4169 - 4181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.119.400545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618116v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
+                <w:t xml:space="preserve">X-chromosome meiotic drive in Drosophila simulans: a QTL approach reveals the complex polygenic determinism of Paris drive suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux-Alison Fustier</w:t>
+                <w:t xml:space="preserve">Cécile Courret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Martínez-Ainsworth</w:t>
+                <w:t xml:space="preserve">Pierre R. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonás Aguirre-Liguori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Venon</w:t>
+                <w:t xml:space="preserve">David D. Ogereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Corti</w:t>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008512. </w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.906-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0163-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007959v1</w:t>
+                <w:t xml:space="preserve">hal-03818445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput measurement of recombination rates and genetic interference in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -3318,3605 +3318,3605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
+                <w:t xml:space="preserve">Recombination patterns in maize reveal limits to crossover homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Durand</w:t>
+                <w:t xml:space="preserve">Gaganpreet K. Sidhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+                <w:t xml:space="preserve">Celestia Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+                <w:t xml:space="preserve">Mischa A. Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (52), pp.15982-15987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1514265112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635204v1</w:t>
+                <w:t xml:space="preserve">hal-02637591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination patterns in maize reveal limits to crossover homeostasis</w:t>
+                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaganpreet K. Sidhu</w:t>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestia Fang</w:t>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mischa A. Olson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1514265112⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637591v1</w:t>
+                <w:t xml:space="preserve">hal-03818437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Aluome</w:t>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818437v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined fluorescent and electron microscopic imaging unveils the specific properties of two classes of meiotic crossovers</w:t>
+                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorinda K. Anderson</w:t>
+                <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie D. Lohmiller</w:t>
+                <w:t xml:space="preserve">Deshuang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Tang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lauren Javernick</w:t>
+                <w:t xml:space="preserve">Helene Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1406846111⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (2), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631115v1</w:t>
+                <w:t xml:space="preserve">hal-03818433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crossover localisation is regulated by the neddylation posttranslational regulatory pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Tagliaro Jahns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
+                <w:t xml:space="preserve">Aurélie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deshuang Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Lucie Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818433v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover localisation is regulated by the neddylation posttranslational regulatory pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Lehermeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Tagliaro Jahns</w:t>
+                <w:t xml:space="preserve">Eva Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vezon</w:t>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001930⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204105v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Giraud</w:t>
+                <w:t xml:space="preserve">Combined fluorescent and electron microscopic imaging unveils the specific properties of two classes of meiotic crossovers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinda K. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Lehermeier</w:t>
+                <w:t xml:space="preserve">Leslie D. Lohmiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Bauer</w:t>
+                <w:t xml:space="preserve">Xiaomin Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+                <w:t xml:space="preserve">D. Boyd Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Lauren Javernick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (37), pp.13415 - 13420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1406846111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637060v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allopolyploidy has a moderate impact on restructuring at three contrasting transposable element insertion sites in resynthesized Brassica napus allotetraploids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific variation of recombination rate in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Sarilar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnes Rousselet</w:t>
+                <w:t xml:space="preserve">Hildrun Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ridel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Christian Camisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 198 (2), pp.593 - 604. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-9-r103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208632v1</w:t>
+                <w:t xml:space="preserve">hal-02649037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variation of recombination rate in maize</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hot regions of noninterfering crossovers coexist with a nonuniformly interfering pathway in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hildrun Walter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Sayantani Basu-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Camisan</w:t>
+                <w:t xml:space="preserve">Laurene Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-9-r103⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (3), pp.769-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.155549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649037v1</w:t>
+                <w:t xml:space="preserve">hal-01204088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot regions of noninterfering crossovers coexist with a nonuniformly interfering pathway in Arabidopsis thaliana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted patterns of crossover and non-crossover at Arabidopsis thaliana meiotic recombination hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Khademian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurene Giraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bellalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.113.155549⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204088v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted patterns of crossover and non-crossover at Arabidopsis thaliana meiotic recombination hotspots</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allopolyploidy has a moderate impact on restructuring at three contrasting transposable element insertion sites in resynthesized Brassica napus allotetraploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Zanni</w:t>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bellalou</w:t>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (11), pp.1-15. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (2), pp.593 - 604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204079v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CODA (crossover distribution analyzer): quantitative characterization of crossover position patterns along chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rousset</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645898v1</w:t>
+                <w:t xml:space="preserve">hal-03818416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODA (crossover distribution analyzer): quantitative characterization of crossover position patterns along chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.27. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+              <w:t xml:space="preserve">, 2011, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818416v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large maize (Zea mays L.) SNP genotyping array : development and germplasm genotyping, and genetic mapping to compare with the B73 reference genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin W. Ganal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Durstewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Polley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward S. Buckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0028334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODA (crossover distribution analyzer): quantitative characterization of crossover position patterns along chromosomes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Gerentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650452v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Crossover Distribution in Arabidopsis thaliana Meiosis Reveals Sex-Specific Patterns along Chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Giraut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jan Drouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Gerentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818423v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Large Maize (Zea mays L.) SNP Genotyping Array: Development and Germplasm Genotyping, and Genetic Mapping to Compare with the B73 Reference Genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Gerentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Corti</w:t>
+                <w:t xml:space="preserve">Martin Ganal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Durstewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Polley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Buckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e28334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647863v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large Maize (Zea mays L.) SNP Genotyping Array: Development and Germplasm Genotyping, and Genetic Mapping to Compare with the B73 Reference Genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ganal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edward Buckler</w:t>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028334⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (6), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818415v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t>
+                <w:t xml:space="preserve">Recombination Proteins Mediate Meiotic Spatial Chromosome Organization and Pairing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Capelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Aurora Storlazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Reyss</w:t>
+                <w:t xml:space="preserve">Silvana Gargano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Mahé</w:t>
+                <w:t xml:space="preserve">Gwenael Ruprich-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 141 (1), pp.94-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662839v1</w:t>
+                <w:t xml:space="preserve">hal-03818414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination Proteins Mediate Meiotic Spatial Chromosome Organization and Pairing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic map construction and quantitative trait loci (QTL) mapping for nitrogen use efficiency and its relationship with productivity and quality of the biennial crop Belgian endive (Cichorium intybus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Gargano</w:t>
+                <w:t xml:space="preserve">Laurent Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Ruprich-Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Samuel Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle David</w:t>
+                <w:t xml:space="preserve">Annick Bellamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 141 (1), pp.94-106. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 167 (15), pp.1253-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.02.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818414v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic map construction and quantitative trait loci (QTL) mapping for nitrogen use efficiency and its relationship with productivity and quality of the biennial crop Belgian endive (Cichorium intybus L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+                <w:t xml:space="preserve">Recombination proteins mediate meiotic spatial chromosome organization and pairing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Storlazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Gargano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Ruprich-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.04.016⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 141 (1), pp.94-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662433v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination proteins mediate meiotic spatial chromosome organization and pairing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michelle David</w:t>
+                <w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.02.041⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506415v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat ( Triticum aestivum L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Types of Meiotic Crossovers Coexist in Maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Lorinda Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 181 (2), pp.393-403. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (12), pp.3915-3925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.071514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818409v1</w:t>
+                <w:t xml:space="preserve">hal-03818408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Types of Meiotic Crossovers Coexist in Maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression of candidate salt-tolerance genes in the halophyte Helianthus paradoxus and its glycophyte progenitors H. annuus and H. petiolaris (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Edelist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Stack</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.071514⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (10), pp.1830-1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0900067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818408v1</w:t>
+                <w:t xml:space="preserve">hal-03818407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of candidate salt-tolerance genes in the halophyte Helianthus paradoxus and its glycophyte progenitors H. annuus and H. petiolaris (Asteraceae)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Olivier C. O.C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.0900067⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (2), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818407v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat (Triticum aestivum L.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat ( Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier C. O.C. Martin</w:t>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
+                <w:t xml:space="preserve">Catherine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 181 (2), pp.393-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964380v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize Sh2 gene is constrained by natural selection but escaped domestication</w:t>
               </w:r>
@@ -7166,90 +7166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Specific Crossover Distributions and Variations in Interference Level along Arabidopsis thaliana Chromosome 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Drouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7294,532 +7294,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRILmap: linkage map distance correction for intermated recombinant inbred lines/advanced recombinant inbred strains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linkage Mapping of 1454 New Maize Candidate Gene Loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Décousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dervins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti543⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 170 (4), pp.1957-1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.104.040204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818395v1</w:t>
+                <w:t xml:space="preserve">hal-03818397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Evolution of the Opaque-2 Gene in Zea mays L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (4), pp.551-558. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-005-0003-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage Mapping of 1454 New Maize Candidate Gene Loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BioMercator: integrating genetic maps and QTL towards discovery of candidate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johann Joets</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.104.040204⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (14), pp.2324-2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bth230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818397v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMercator: integrating genetic maps and QTL towards discovery of candidate genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRILmap: linkage map distance correction for intermated recombinant inbred lines/advanced recombinant inbred strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 20 (14), pp.2324-2326. </w:t>
+              <w:t xml:space="preserve">, 2005, 21 (16), pp.3441-3442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bth230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680717v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of flowering time in maize as inferred from quantitative trait loci meta-analysis and synteny conservation with the rice genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Virlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7827,51 +7827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 168, pp.2169-2185. </w:t>
@@ -7903,412 +7903,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of nine new microsatellite markers in Taraxacum (Asteraceae)</w:t>
+                <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radim Vasut</w:t>
+                <w:t xml:space="preserve">Agnès Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Dijk</w:t>
+                <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pethe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Madzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 4 (4), pp.645-648. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00760.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818394v1</w:t>
+                <w:t xml:space="preserve">hal-03818393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and characterization of nine new microsatellite markers in Taraxacum (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Vasut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Massonneau</w:t>
+                <w:t xml:space="preserve">Peter van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
+                <w:t xml:space="preserve">Bohumil Travnicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pethe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Hans de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (4), pp.645-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00760.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818393v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pethe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Madzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675472v1</w:t>
@@ -8345,51 +8345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Albini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31 (13), pp.3815-3818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8799,51 +8799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosses between sexual and apomictic dandelions (Taraxacum). II. The breakdown of apomixis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9928,201 +9928,201 @@
                 <w:t xml:space="preserve">A method for the study of CO2 exchanges in in vitro cultured Vitis rupestris plantlets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Compan</w:t>
+                <w:t xml:space="preserve">D. Compan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Galzy</w:t>
+                <w:t xml:space="preserve">R. Galzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 27 (2), pp.175-181. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1991, 27, pp.175-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818362v1</w:t>
+                <w:t xml:space="preserve">hal-02712999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for the study of CO2 exchanges in in vitro cultured Vitis rupestris plantlets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Compan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Galzy</w:t>
+                <w:t xml:space="preserve">Rose Galzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 27, pp.175-181</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1991, 27 (2), pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00041287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712999v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10153,51 +10153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10278,51 +10278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10403,64 +10403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10890,64 +10890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuf régions du génome sont impliquées dans la composition et la dégradabilité de la paroi dans des scénarios d'irrigation contrastés chez une population de maïs précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11166,77 +11166,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France</w:t>
@@ -11505,333 +11505,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+                <w:t xml:space="preserve">Pea in the genomic era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743963v1</w:t>
+                <w:t xml:space="preserve">hal-01536570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea in the genomic era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536570v1</w:t>
+                <w:t xml:space="preserve">hal-02743963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the impact of allopolyploidy on the genomic organization and transcription of transposable elements in resynthesized Brassica napus allotetraploid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Sarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11918,51 +11918,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of abundance and adaptation associated with transposable elements in teosinte genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martínez-Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12043,103 +12043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -12168,77 +12168,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beaubiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12306,90 +12306,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea Genomics : What Else ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA-CSSA-SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Phoenix, United States. ASA CSSA SSSA Annual Meeting Presentations, 2016, ASA CSSA SSSA Annual Meeting Presentations</w:t>
@@ -12463,64 +12463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et génomique du pois : what else ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13236,51 +13236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister au mouvement anti-science américain: libérons-nous des GAFAM et sécurisons nos données scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13350,51 +13350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resist the American anti-science movement: free ourselves from the GAFAMs and secure our scientific data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13964,51 +13964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux-Alison Fustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14099,77 +14099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing by modeling the consequences of increased recombination in genomic selection of Oryza sativa and Brassica rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tourrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -14360,51 +14360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Diblasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Hsu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Rodrigez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05045-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tourrette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00619-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jebreen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Knaak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mezmouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Bernardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400545" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Termolino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Cremona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paparo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3315" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaganpreet K. Sidhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestia Fang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa A. Olson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514265112" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda K. Anderson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. Lohmiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Tang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyd Hammond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Javernick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406846111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro Jahns" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pereira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001930" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204088v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basu-Roy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Giraut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155549" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khademian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zanni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellalou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003922" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-27" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652466v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Polley" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S. Buckler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028334" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190495v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002354" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818415v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ganal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Buckler" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818414v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Storlazzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gargano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ruprich-Robert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.02.041" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506415v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818408v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda Anderson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stack" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071514" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manicacci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pi&#233;gu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Henry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01264.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818405v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Falque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;zard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.070235" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203942v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030106.eor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818395v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti543" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818398v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Henry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0003-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93ZD0S74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818397v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;cousset" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacob" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040204" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680717v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labourdette" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Chardon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth230" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Virlon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032375" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818394v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Vasut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dijk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohumil Travnicek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans de Jong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00760.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1X5GJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680078v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg594" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van der Hulst" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J den Nijs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800248" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourdoncle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Attagnant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.125.3.1258" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689021v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Dijk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C.Q. Tas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818384v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Tas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Bakx-Schotman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1999.00620.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Risterucci" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1999.00802.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesdalons" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eskes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02173102" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818377v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Goran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clement" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flament" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00223910" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertusb Eskes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00243203" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024527" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4TG1WS4J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818365v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00046045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8WBPRNSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818362v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Galzy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00041287" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712999v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Compan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai My Luong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478796v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lea" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Briat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10760" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831011v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365757v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787212v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Diblasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Hsu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Rodrigez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05045-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tourrette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00619-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jebreen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Knaak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mezmouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Termolino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Cremona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paparo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14505" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Bernardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400545" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3315" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaganpreet K. Sidhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestia Fang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa A. Olson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514265112" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro Jahns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001930" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda K. Anderson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. Lohmiller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Tang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyd Hammond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Javernick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406846111" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basu-Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Giraut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155549" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khademian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zanni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellalou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003922" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818416v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-27" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Polley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S. Buckler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028334" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002354" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ganal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Buckler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Storlazzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gargano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ruprich-Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.02.041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506415v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda Anderson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071514" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manicacci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pi&#233;gu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Henry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01264.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818405v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Falque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;zard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.070235" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203942v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030106.eor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;cousset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacob" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040204" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818398v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Henry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0003-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93ZD0S74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680717v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labourdette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Chardon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth230" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti543" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Virlon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032375" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Vasut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dijk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohumil Travnicek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans de Jong" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00760.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1X5GJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680078v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg594" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van der Hulst" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J den Nijs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800248" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourdoncle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Attagnant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.125.3.1258" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689021v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Dijk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C.Q. Tas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818384v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Tas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Bakx-Schotman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1999.00620.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Risterucci" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1999.00802.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesdalons" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eskes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02173102" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818377v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Goran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clement" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flament" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00223910" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertusb Eskes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00243203" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024527" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4TG1WS4J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818365v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00046045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8WBPRNSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Compan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818362v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Galzy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00041287" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai My Luong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478796v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lea" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Briat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10760" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831011v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365757v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787212v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>