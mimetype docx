--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1869,295 +1869,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+                <w:t xml:space="preserve">Recombination suppression in heterozygotes for a pericentric inversion induces the interchromosomal effect on crossovers in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+                <w:t xml:space="preserve">Pasquale Termolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi El Hage</w:t>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Griveau</w:t>
+                <w:t xml:space="preserve">Gaetana Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Rosa Paparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
+              <w:t xml:space="preserve">African journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618116v1</w:t>
+                <w:t xml:space="preserve">hal-02618157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination suppression in heterozygotes for a pericentric inversion induces the interchromosomal effect on crossovers in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasquale Termolino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetana Cremona</w:t>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Paparo</w:t>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African journal of Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618157v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
               </w:r>
@@ -2271,278 +2271,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing by Modeling the Consequences of Increased Recombination in Recurrent Selection of Oryza sativa and Brassica rapa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-chromosome meiotic drive in Drosophila simulans: a QTL approach reveals the complex polygenic determinism of Paris drive suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rex Bernardo</w:t>
+                <w:t xml:space="preserve">Cécile Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ogereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.119.400545⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.906-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0163-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111256v1</w:t>
+                <w:t xml:space="preserve">hal-03818445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-chromosome meiotic drive in Drosophila simulans: a QTL approach reveals the complex polygenic determinism of Paris drive suppression</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David D. Ogereau</w:t>
+                <w:t xml:space="preserve">Assessing by Modeling the Consequences of Increased Recombination in Recurrent Selection of Oryza sativa and Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tourrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rex Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (6), pp.906-915. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.4169 - 4181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0163-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.119.400545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818445v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput measurement of recombination rates and genetic interference in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -2916,295 +2916,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+                <w:t xml:space="preserve">Reciprocal genetics: identifying QTL for general and specific combining abilities in hybrids between multiparental populations from two maize (Zea mays L.) heterotic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Negre</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207 (3), pp.1167-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.117.300305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607280v1</w:t>
+                <w:t xml:space="preserve">hal-03818440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal genetics: identifying QTL for general and specific combining abilities in hybrids between multiparental populations from two maize (Zea mays L.) heterotic groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Combes</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 207 (3), pp.1167-1180. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.e1006794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.117.300305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818440v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP discovery and genetic mapping using genotyping by sequencing of whole genome genomic DNA from a pea RIL population</w:t>
               </w:r>
@@ -3318,429 +3318,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination patterns in maize reveal limits to crossover homeostasis</w:t>
+                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaganpreet K. Sidhu</w:t>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestia Fang</w:t>
+                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mischa A. Olson</w:t>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (52), pp.15982-15987. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1514265112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637591v1</w:t>
+                <w:t xml:space="preserve">hal-02635204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
+                <w:t xml:space="preserve">Recombination patterns in maize reveal limits to crossover homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+                <w:t xml:space="preserve">Gaganpreet K. Sidhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Aluome</w:t>
+                <w:t xml:space="preserve">Celestia Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mischa A. Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (52), pp.15982-15987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1514265112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818437v1</w:t>
+                <w:t xml:space="preserve">hal-02637591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Durand</w:t>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635204v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
               </w:r>
@@ -3752,51 +3752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deshuang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Jouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4811,216 +4811,216 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODA (crossover distribution analyzer): quantitative characterization of crossover position patterns along chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.27. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+              <w:t xml:space="preserve">, 2011, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818416v1</w:t>
+                <w:t xml:space="preserve">hal-02650452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODA (crossover distribution analyzer): quantitative characterization of crossover position patterns along chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650452v1</w:t>
+                <w:t xml:space="preserve">hal-03818416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large maize (Zea mays L.) SNP genotyping array : development and germplasm genotyping, and genetic mapping to compare with the B73 reference genome</w:t>
               </w:r>
@@ -5140,51 +5140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5421,51 +5421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Gerentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,51 +5969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic map construction and quantitative trait loci (QTL) mapping for nitrogen use efficiency and its relationship with productivity and quality of the biennial crop Belgian endive (Cichorium intybus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6422,51 +6422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Stack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (12), pp.3915-3925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6794,51 +6794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7294,290 +7294,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage Mapping of 1454 New Maize Candidate Gene Loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Evolution of the Opaque-2 Gene in Zea mays L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Jacob</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (4), pp.551-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-005-0003-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.104.040204⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818397v1</w:t>
+                <w:t xml:space="preserve">hal-03818398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Evolution of the Opaque-2 Gene in Zea mays L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage Mapping of 1454 New Maize Candidate Gene Loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Henry</w:t>
+                <w:t xml:space="preserve">Laurent Décousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenica Manicacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Delphine Dervins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00239-005-0003-9⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 170 (4), pp.1957-1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.104.040204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818398v1</w:t>
+                <w:t xml:space="preserve">hal-03818397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMercator: integrating genetic maps and QTL towards discovery of candidate genes</w:t>
               </w:r>
@@ -7827,51 +7827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 168, pp.2169-2185. </w:t>
@@ -7903,412 +7903,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
+                <w:t xml:space="preserve">Development and characterization of nine new microsatellite markers in Taraxacum (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Massonneau</w:t>
+                <w:t xml:space="preserve">Radim Vasut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
+                <w:t xml:space="preserve">Peter van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pethe</w:t>
+                <w:t xml:space="preserve">Bohumil Travnicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Madzak</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Hans de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (4), pp.645-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00760.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818393v1</w:t>
+                <w:t xml:space="preserve">hal-03818394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of nine new microsatellite markers in Taraxacum (Asteraceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Dijk</w:t>
+                <w:t xml:space="preserve">Agnès Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pethe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Madzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00760.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03818394v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Massonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pethe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Madzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675472v1</w:t>
@@ -8345,51 +8345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Albini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31 (13), pp.3815-3818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8799,51 +8799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosses between sexual and apomictic dandelions (Taraxacum). II. The breakdown of apomixis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Tas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10153,51 +10153,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10278,51 +10278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10509,277 +10509,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
+                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226348v1</w:t>
+                <w:t xml:space="preserve">hal-03318165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
+                <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318165v1</w:t>
+                <w:t xml:space="preserve">hal-03226348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t>
               </w:r>
@@ -10890,64 +10890,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuf régions du génome sont impliquées dans la composition et la dégradabilité de la paroi dans des scénarios d'irrigation contrastés chez une population de maïs précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11041,77 +11041,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des Génomes Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
@@ -11166,77 +11166,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France</w:t>
@@ -11278,77 +11278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica Allotriploids Hybrids: New Way to Exceed Recombination Limits for COs Rate and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11537,64 +11537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11662,51 +11662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12043,103 +12043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
@@ -12168,64 +12168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12332,51 +12332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12463,64 +12463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et génomique du pois : what else ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14099,77 +14099,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing by modeling the consequences of increased recombination in genomic selection of Oryza sativa and Brassica rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tourrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -14360,51 +14360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Diblasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Hsu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Rodrigez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05045-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tourrette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00619-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jebreen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Knaak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mezmouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Termolino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Cremona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paparo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14505" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Bernardo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400545" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3315" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaganpreet K. Sidhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestia Fang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa A. Olson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514265112" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro Jahns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001930" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda K. Anderson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. Lohmiller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Tang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyd Hammond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Javernick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406846111" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basu-Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Giraut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155549" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khademian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zanni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellalou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003922" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818416v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-27" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650452v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Polley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S. Buckler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028334" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002354" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ganal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Buckler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Storlazzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gargano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ruprich-Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.02.041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506415v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda Anderson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071514" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manicacci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pi&#233;gu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Henry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01264.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818405v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Falque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;zard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.070235" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203942v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030106.eor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818397v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;cousset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacob" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040204" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818398v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Henry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0003-9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93ZD0S74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680717v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labourdette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Chardon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth230" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti543" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Virlon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032375" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818394v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Vasut" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dijk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohumil Travnicek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans de Jong" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00760.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1X5GJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680078v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg594" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van der Hulst" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J den Nijs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800248" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourdoncle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Attagnant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.125.3.1258" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689021v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Dijk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C.Q. Tas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818384v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Tas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Bakx-Schotman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1999.00620.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Risterucci" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1999.00802.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesdalons" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eskes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02173102" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818377v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Goran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clement" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flament" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00223910" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertusb Eskes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00243203" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024527" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4TG1WS4J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818365v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00046045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8WBPRNSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Compan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818362v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Galzy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00041287" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai My Luong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478796v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lea" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Briat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10760" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831011v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365757v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787212v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Diblasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Hsu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Rodrigez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05045-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tourrette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00619-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jebreen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Knaak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mezmouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Termolino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Cremona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paparo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Bernardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400545" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3315" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaganpreet K. Sidhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestia Fang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa A. Olson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514265112" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro Jahns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001930" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda K. Anderson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. Lohmiller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Tang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyd Hammond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Javernick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406846111" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basu-Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Giraut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155549" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khademian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zanni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellalou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003922" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Polley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S. Buckler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028334" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002354" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ganal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Buckler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Storlazzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gargano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ruprich-Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.02.041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506415v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda Anderson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071514" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manicacci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pi&#233;gu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Henry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01264.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818405v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Falque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;zard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.070235" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203942v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030106.eor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818398v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Henry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0003-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93ZD0S74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818397v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;cousset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacob" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040204" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680717v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labourdette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Chardon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth230" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti543" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Virlon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032375" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818394v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Vasut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dijk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohumil Travnicek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans de Jong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00760.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1X5GJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680078v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg594" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van der Hulst" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J den Nijs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800248" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourdoncle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Attagnant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.125.3.1258" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689021v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Dijk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C.Q. Tas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818384v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Tas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Bakx-Schotman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1999.00620.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Risterucci" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1999.00802.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesdalons" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eskes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02173102" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818377v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Goran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clement" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flament" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00223910" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertusb Eskes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00243203" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024527" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4TG1WS4J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818365v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00046045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8WBPRNSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Compan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818362v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Galzy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00041287" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai My Luong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478796v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lea" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Briat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10760" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831011v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365757v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787212v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>