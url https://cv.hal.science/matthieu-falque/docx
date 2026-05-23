--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1601,948 +1601,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing by Modeling the Consequences of Increased Recombination in Recurrent Selection of Oryza sativa and Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tourrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rex Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.4169 - 4181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.119.400545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278272v1</w:t>
+                <w:t xml:space="preserve">hal-03111256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Response of Small RNA Populations to Allopolyploidy Using Resynthesized Brassica napus Allotetraploids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mamoudou Diop</w:t>
+                <w:t xml:space="preserve">X-chromosome meiotic drive in Drosophila simulans: a QTL approach reveals the complex polygenic determinism of Paris drive suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre R. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Ogereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz007⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (6), pp.906-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-018-0163-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383691v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination suppression in heterozygotes for a pericentric inversion induces the interchromosomal effect on crossovers in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosa Paparo</w:t>
+                <w:t xml:space="preserve">Assessing the Response of Small RNA Populations to Allopolyploidy Using Resynthesized Brassica napus Allotetraploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoudou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African journal of Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14505⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.709-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618157v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Cápal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Novak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gineau</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618116v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water deficit-responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux-Alison Fustier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Corti</w:t>
+                <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008512⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007959v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-chromosome meiotic drive in Drosophila simulans: a QTL approach reveals the complex polygenic determinism of Paris drive suppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recombination suppression in heterozygotes for a pericentric inversion induces the interchromosomal effect on crossovers in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Termolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetana Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Courret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurence Moreau</w:t>
+                <w:t xml:space="preserve">Rosa Paparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-018-0163-1⟩</w:t>
+              <w:t xml:space="preserve">African journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818445v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing by Modeling the Consequences of Increased Recombination in Recurrent Selection of Oryza sativa and Brassica rapa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Tourrette</w:t>
+                <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux-Alison Fustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Martínez-Ainsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonás Aguirre-Liguori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rex Bernardo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.4169 - 4181. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.e1008512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.119.400545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111256v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput measurement of recombination rates and genetic interference in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -2916,295 +2916,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal genetics: identifying QTL for general and specific combining abilities in hybrids between multiparental populations from two maize (Zea mays L.) heterotic groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Combes</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.117.300305⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (5), pp.e1006794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818440v1</w:t>
+                <w:t xml:space="preserve">hal-01607280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplifying recombination genome-wide and reshaping crossover landscapes in Brassicas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+                <w:t xml:space="preserve">Reciprocal genetics: identifying QTL for general and specific combining abilities in hybrids between multiparental populations from two maize (Zea mays L.) heterotic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Negre</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Madur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (5), pp.e1006794. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207 (3), pp.1167-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.117.300305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607280v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP discovery and genetic mapping using genotyping by sequencing of whole genome genomic DNA from a pea RIL population</w:t>
               </w:r>
@@ -3318,7234 +3318,6858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
+                <w:t xml:space="preserve">Recombination patterns in maize reveal limits to crossover homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Durand</w:t>
+                <w:t xml:space="preserve">Gaganpreet K. Sidhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+                <w:t xml:space="preserve">Celestia Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+                <w:t xml:space="preserve">Mischa A. Olson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (52), pp.15982-15987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1514265112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635204v1</w:t>
+                <w:t xml:space="preserve">hal-02637591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination patterns in maize reveal limits to crossover homeostasis</w:t>
+                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaganpreet K. Sidhu</w:t>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celestia Fang</w:t>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mischa A. Olson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1514265112⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637591v1</w:t>
+                <w:t xml:space="preserve">hal-03818437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of two major resources for pea genomics: the GenoPea 13.2K SNP Array and a high-density, high-resolution consensus genetic map.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Aluome</w:t>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84 (6), pp.1257-1273. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.13070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818437v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
+                <w:t xml:space="preserve">Combined fluorescent and electron microscopic imaging unveils the specific properties of two classes of meiotic crossovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
+                <w:t xml:space="preserve">Lorinda K. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deshuang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Eber</w:t>
+                <w:t xml:space="preserve">Leslie D. Lohmiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Jouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+                <w:t xml:space="preserve">Xiaomin Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boyd Hammond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Javernick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (37), pp.13415 - 13420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1406846111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818433v1</w:t>
+                <w:t xml:space="preserve">hal-02631115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossover localisation is regulated by the neddylation posttranslational regulatory pathway</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossover rate between homologous chromosomes and interference are regulated by the addition of specific unpaired chromosomes in Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chambon</w:t>
+                <w:t xml:space="preserve">Maria Loreto Suay Llopis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Deshuang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Jouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001930⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (2), pp.645-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204105v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossover localisation is regulated by the neddylation posttranslational regulatory pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Bauer</w:t>
+                <w:t xml:space="preserve">Marina Tagliaro Jahns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Aurélie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637060v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined fluorescent and electron microscopic imaging unveils the specific properties of two classes of meiotic crossovers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorinda K. Anderson</w:t>
+                <w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie D. Lohmiller</w:t>
+                <w:t xml:space="preserve">Christina Lehermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Tang</w:t>
+                <w:t xml:space="preserve">Eva Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boyd Hammond</w:t>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Javernick</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (37), pp.13415 - 13420. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1406846111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631115v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variation of recombination rate in maize</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allopolyploidy has a moderate impact on restructuring at three contrasting transposable element insertion sites in resynthesized Brassica napus allotetraploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hildrun Walter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bauland</w:t>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Camisan</w:t>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (9), </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (2), pp.593 - 604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-9-r103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649037v1</w:t>
+                <w:t xml:space="preserve">hal-01208632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot regions of noninterfering crossovers coexist with a nonuniformly interfering pathway in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific variation of recombination rate in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayantani Basu-Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Gauthier</w:t>
+                <w:t xml:space="preserve">Hildrun Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurene Giraut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Christian Camisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.113.155549⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2013-14-9-r103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204088v1</w:t>
+                <w:t xml:space="preserve">hal-02649037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted patterns of crossover and non-crossover at Arabidopsis thaliana meiotic recombination hotspots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot regions of noninterfering crossovers coexist with a nonuniformly interfering pathway in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayantani Basu-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Drouaud</w:t>
+                <w:t xml:space="preserve">Laurene Giraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Khademian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bellalou</w:t>
+                <w:t xml:space="preserve">Christine Mezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003922⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (3), pp.769-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.155549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204079v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allopolyploidy has a moderate impact on restructuring at three contrasting transposable element insertion sites in resynthesized Brassica napus allotetraploids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted patterns of crossover and non-crossover at Arabidopsis thaliana meiotic recombination hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Khademian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Sarilar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnes Rousselet</w:t>
+                <w:t xml:space="preserve">Vanessa Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ridel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Sarah Bellalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 198 (2), pp.593 - 604. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (11), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208632v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODA (crossover distribution analyzer): quantitative characterization of crossover position patterns along chromosomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine C. Remoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (6), pp.907-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650452v1</w:t>
+                <w:t xml:space="preserve">hal-02645898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CODA (crossover distribution analyzer): quantitative characterization of crossover position patterns along chromosomes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A large maize (Zea mays L.) SNP genotyping array : development and germplasm genotyping, and genetic mapping to compare with the B73 reference genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin W. Ganal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Durstewitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Polley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward S. Buckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e28334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818416v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large maize (Zea mays L.) SNP genotyping array : development and germplasm genotyping, and genetic mapping to compare with the B73 reference genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CODA (crossover distribution analyzer): quantitative characterization of crossover position patterns along chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028334⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652466v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CODA (crossover distribution analyzer): quantitative characterization of crossover position patterns along chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818423v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Crossover Distribution in Arabidopsis thaliana Meiosis Reveals Sex-Specific Patterns along Chromosomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier C. Martin</w:t>
+                <w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Gerentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002354⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190495v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouton</w:t>
+                <w:t xml:space="preserve">Genome-Wide Crossover Distribution in Arabidopsis thaliana Meiosis Reveals Sex-Specific Patterns along Chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Giraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647863v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large Maize (Zea mays L.) SNP Genotyping Array: Development and Germplasm Genotyping, and Genetic Mapping to Compare with the B73 Reference Genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edward Buckler</w:t>
+                <w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Gerentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Corti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028334⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818415v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetics of flowering time by an association study on candidate genes in bread wheat (Triticum aestivum L.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine C. Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rhoné</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1636-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645898v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination Proteins Mediate Meiotic Spatial Chromosome Organization and Pairing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Storlazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Gargano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Ruprich-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 141 (1), pp.94-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2010.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic map construction and quantitative trait loci (QTL) mapping for nitrogen use efficiency and its relationship with productivity and quality of the biennial crop Belgian endive (Cichorium intybus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Segouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bellamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 167 (15), pp.1253-1263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination proteins mediate meiotic spatial chromosome organization and pairing.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Ruprich-Robert</w:t>
+                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat ( Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Saintenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle David</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2010.02.041⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (2), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506415v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Types of Meiotic Crossovers Coexist in Maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinda Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Stack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (12), pp.3915-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.109.071514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02662839v1</w:t>
+                <w:t xml:space="preserve">hal-03818408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Types of Meiotic Crossovers Coexist in Maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression of candidate salt-tolerance genes in the halophyte Helianthus paradoxus and its glycophyte progenitors H. annuus and H. petiolaris (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Edelist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (10), pp.1830-1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0900067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.109.071514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818408v1</w:t>
+                <w:t xml:space="preserve">hal-03818407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of candidate salt-tolerance genes in the halophyte Helianthus paradoxus and its glycophyte progenitors H. annuus and H. petiolaris (Asteraceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille C. Saintenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier C. O.C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 181 (2), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.0900067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818407v1</w:t>
+                <w:t xml:space="preserve">hal-00964380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat (Triticum aestivum L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Feuillet</w:t>
+                <w:t xml:space="preserve">Maize Sh2 gene is constrained by natural selection but escaped domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (2), pp.503-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2006.01264.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964380v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Recombination Studies Along Chromosome 3B Provide New Insights on Crossover Distribution in Wheat ( Triticum aestivum L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of Recombination and MLH1 Foci Density Along Mouse Chromosomes: Modeling Effects of Interference and Obligate Chiasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 181 (2), pp.393-403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.108.097469⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 176 (3), pp.1453-1467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.106.070235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818409v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize Sh2 gene is constrained by natural selection but escaped domestication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Henry</w:t>
+                <w:t xml:space="preserve">Sex-Specific Crossover Distributions and Variations in Interference Level along Arabidopsis thaliana Chromosome 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2006.01264.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (6), pp.1096-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030106.eor⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818406v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Recombination and MLH1 Foci Density Along Mouse Chromosomes: Modeling Effects of Interference and Obligate Chiasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Martin</w:t>
+                <w:t xml:space="preserve">IRILmap: linkage map distance correction for intermated recombinant inbred lines/advanced recombinant inbred strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Falque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.106.070235⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (16), pp.3441-3442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818405v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-Specific Crossover Distributions and Variations in Interference Level along Arabidopsis thaliana Chromosome 4</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linkage Mapping of 1454 New Maize Candidate Gene Loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Décousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dervins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030106.eor⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 170 (4), pp.1957-1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.104.040204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203942v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Evolution of the Opaque-2 Gene in Zea mays L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 61 (4), pp.551-558. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-005-0003-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage Mapping of 1454 New Maize Candidate Gene Loci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BioMercator: integrating genetic maps and QTL towards discovery of candidate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johann Joets</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.104.040204⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (14), pp.2324-2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bth230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818397v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMercator: integrating genetic maps and QTL towards discovery of candidate genes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic architecture of flowering time in maize as inferred from quantitative trait loci meta-analysis and synteny conservation with the rice genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Labourdette</w:t>
+                <w:t xml:space="preserve">Fabien F. Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Virlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Chardon</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bth230⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168, pp.2169-2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.104.032375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680717v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRILmap: linkage map distance correction for intermated recombinant inbred lines/advanced recombinant inbred strains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pethe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Madzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bti543⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818395v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of flowering time in maize as inferred from quantitative trait loci meta-analysis and synteny conservation with the rice genome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Moreau</w:t>
+                <w:t xml:space="preserve">Development and characterization of nine new microsatellite markers in Taraxacum (Asteraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Vasut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohumil Travnicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hans de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.104.032375⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (4), pp.645-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00760.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678548v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of nine new microsatellite markers in Taraxacum (Asteraceae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter van Dijk</w:t>
+                <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Houba-Hérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pethe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Madzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-8286.2004.00760.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03818394v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Madzak</w:t>
+                <w:t xml:space="preserve">ActionMap: a web-based software that automates loci assignments to framework maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Albini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (13), pp.3815-3818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkg594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818393v1</w:t>
+                <w:t xml:space="preserve">hal-02680078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Genetic structure of a population sample of apomictic dandelions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R van der Hulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Mes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J den Nijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (4), pp.326-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675472v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ActionMap: a web-based software that automates loci assignments to framework maps</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a better understanding of the genetic and physiological basis for nitrogen use efficiency in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bourdoncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Attagnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkg594⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 125 (3), pp.1258-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.125.3.1258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680078v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of a population sample of apomictic dandelions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crosses between sexual and apomictic dandelions (Taraxacum). II. The breakdown of apomixis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Tas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Bakx-Schotman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 90 (4), pp.326-335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800248⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 83 (6), pp.715-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.1999.00620.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818390v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the genetic and physiological basis for nitrogen use efficiency in maize</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Attagnant</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of microsatellites in Theobroma cacao L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Risterucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pieretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.125.3.1258⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8 (12), pp.2141-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.1999.00802.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818385v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosses between sexual and apomictic dandelions (Taraxacum). The breakdown of apomixis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and characterization of microsatellite markers in the sexual-apomictic complex taraxacum officinale (dandelion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Bakx-Schotman</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Keurentjes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M.T. Bakx-Schotman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 83, pp.715-721</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 97, pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689021v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosses between sexual and apomictic dandelions (Taraxacum). II. The breakdown of apomixis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanja Bakx-Schotman</w:t>
+                <w:t xml:space="preserve">Comparison of two cacao (Theobroma cacao L.) clones for the effect of pollination intensity on fruit set and seed content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lesdalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eskes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2540.1999.00620.x⟩</w:t>
+              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (4), pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02173102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818384v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of microsatellites in Theobroma cacao L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">A genetic linkage map of Theobroma cacao L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Risterucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Bouet</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N'Goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 91-91 (6-7), pp.987-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00223910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.1999.00802.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818382v1</w:t>
+                <w:t xml:space="preserve">hal-03818377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microsatellite markers in the sexual-apomictic complex taraxacum officinale (dandelion)</w:t>
+                <w:t xml:space="preserve">Effect of pollination intensity on fruit and seed set in cacao (Theobroma cacao L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M.T. Bakx-Schotman</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard E. Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertusb Eskes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00243203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694840v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two cacao (Theobroma cacao L.) clones for the effect of pollination intensity on fruit set and seed content</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Eskes</w:t>
+                <w:t xml:space="preserve">Effect of pollination intensity on fruit and seed set in cacao (Theobroma cacao L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Eskes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 9 (4), pp.221-227. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1995, 8, pp.354-360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818379v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic linkage map of Theobroma cacao L.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">8. Influence de l'intensité de pollinisation sur les composantes du rendement de cacaoyer (Theobroma cacao L)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Falque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Apidologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (5), pp.435-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818377v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00891308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pollination intensity on fruit and seed set in cacao (Theobroma cacao L.)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Albertusb Eskes</w:t>
+                <w:t xml:space="preserve">Pod and seed development and phenotype of the M1 plants after pollination and fertilization with irradiated pollen in cacao (Theobroma cacao L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Falque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 75 (1-2), pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00024527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00243203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03818376v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pollination intensity on fruit and seed set in cacao (Theobroma cacao L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Gamma-irradiation of cacao (Theobroma cacao L.) pollen: Effect on pollen grain viability, germination and mitosis and on fruit set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vincent</w:t>
+                <w:t xml:space="preserve">A. Kodia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Vaissière</w:t>
+                <w:t xml:space="preserve">O. Sounigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Eskes</w:t>
+                <w:t xml:space="preserve">A. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 64 (3), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00046045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713402v1</w:t>
+                <w:t xml:space="preserve">hal-03818365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8. Influence de l'intensité de pollinisation sur les composantes du rendement de cacaoyer (Theobroma cacao L)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Falque</w:t>
+                <w:t xml:space="preserve">A method for the study of CO2 exchanges in in vitro cultured Vitis rupestris plantlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Galzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apidologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 27 (2), pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00041287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00891308v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pod and seed development and phenotype of the M1 plants after pollination and fertilization with irradiated pollen in cacao (Theobroma cacao L.)</w:t>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">A. Eskes</w:t>
+                <w:t xml:space="preserve">A method for the study of CO2 exchanges in in vitro cultured Vitis rupestris plantlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charrier</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 64 (3), pp.167-172. </w:t>
+                <w:t xml:space="preserve">D. Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...91 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Galzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 27, pp.175-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712999v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03818362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Deulvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 th International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruchid resistance in pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estefania Carrillo Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Deulvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Raffiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Capal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXVI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10554,123 +10178,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Brassica 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica allotriploids, a solution to deal with hampered meiotic recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10679,1222 +10303,1222 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuf régions du génome sont impliquées dans la composition et la dégradabilité de la paroi dans des scénarios d'irrigation contrastés chez une population de maïs précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Malavieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on homologous recombination in polyploids: the striking case of Brassica allotriploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des Génomes Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pois, espèce modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., May 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassica Allotriploids Hybrids: New Way to Exceed Recombination Limits for COs Rate and Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the dynamics of expression of the AGO1 gene and miR168 during the formation of Brassica neo-allotetraploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai My Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Remoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Alix-Jenczewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Series DynaGeV (Dynamique des Génomes Végétaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea in the genomic era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+                <w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536570v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea genomic tools for functional and structural approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+                <w:t xml:space="preserve">Pea in the genomic era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendel's legacy - 150 years of the genius of genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masaryk University. CZE., Sep 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743963v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the impact of allopolyploidy on the genomic organization and transcription of transposable elements in resynthesized Brassica napus allotetraploid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Sarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Martinez Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPHB 2012, International Conference on Polyploidy, Hybridization and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Průhonice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11904,91 +11528,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of abundance and adaptation associated with transposable elements in teosinte genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Martínez-Ainsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Tristan Brandenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12007,426 +11631,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit responsive QTLs for cell wall degradability and composition in maize at silage stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Maize Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the genetic basis of cell wall traits upon contrasted water regimes in maize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Beaubiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea Genomics : What Else ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA-CSSA-SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Phoenix, United States. ASA CSSA SSSA Annual Meeting Presentations, 2016, ASA CSSA SSSA Annual Meeting Presentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12436,147 +12060,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et génomique du pois : what else ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Nationale d'Horticulture de France, pp.33-37, 2016, 978-2-913793-16-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12586,470 +12210,470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP Discovery and Genetic Mapping Using Genotyping by Sequencing of Whole Genome Genomic DNA from a Pea RIL Population Crop Breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Breeding - Bioinformatics and Preparing for Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apple Academic Press, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315365084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics and Plant Breeding : Maize and Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Morot-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b10760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maïs et le blé, céréales modèles pour la recherche en biologie intégrative et son application à la sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Quétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La génomique en biologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La génomique en biologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13059,147 +12683,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'associations entre polymorphismes du gène sh2 et des caractéristiques de qualité de la graine pour la sélection de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doménica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Prioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO03016564. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13209,384 +12833,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister au mouvement anti-science américain: libérons-nous des GAFAM et sécurisons nos données scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resist the American anti-science movement: free ourselves from the GAFAMs and secure our scientific data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale geography survey provides insights into the colonization history of a major aphid pest on its cultivated apple host in Europe, North America and North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Olvera-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Remoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Grandcolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.e34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13596,91 +13220,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and evolutionary drivers of phenotypic and genetic variation in the European crabapple ( Malus sylvestris (L.) Mill.), a wild relative of the cultivated apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Remoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13692,73 +13316,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">A. Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeSAM: software for automatic construction of order-robust linkage maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13810,73 +13434,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of an additional center of apple domestication in Iran, with contributions from the Caucasian crab apple Malus orientalis Running head: Apple domestication in the Caucasus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Bina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13928,292 +13552,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common gardens in teosintes reveal the establishment of a syndrome of adaptation to altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux-Alison Fustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Elena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Ainsworth Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Aguirre-Liguori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette De Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing by modeling the consequences of increased recombination in genomic selection of Oryza sativa and Brassica rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Tourrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rex Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId481"/>
+      <w:footerReference w:type="default" r:id="rId473"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14360,51 +13984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Diblasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Hsu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Rodrigez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05045-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tourrette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00619-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jebreen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Knaak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mezmouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Termolino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Cremona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paparo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Bernardo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400545" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3315" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637591v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaganpreet K. Sidhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestia Fang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa A. Olson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514265112" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204105v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro Jahns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pereira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001930" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631115v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda K. Anderson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. Lohmiller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Tang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyd Hammond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Javernick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406846111" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basu-Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Giraut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155549" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khademian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zanni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellalou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003922" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-27" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Polley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S. Buckler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028334" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002354" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818415v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ganal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Buckler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818414v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Storlazzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gargano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ruprich-Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.02.041" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506415v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda Anderson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stack" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071514" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818406v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manicacci" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falque" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pi&#233;gu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Henry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01264.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818405v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Falque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mercier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;zard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.070235" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203942v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030106.eor" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818398v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Henry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0003-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93ZD0S74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818397v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;cousset" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacob" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040204" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680717v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labourdette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Chardon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth230" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818395v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti543" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Virlon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032375" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818394v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Vasut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dijk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohumil Travnicek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans de Jong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00760.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1X5GJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680078v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg594" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van der Hulst" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stam" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J den Nijs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800248" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourdoncle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Attagnant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.125.3.1258" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689021v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Dijk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C.Q. Tas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818384v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Tas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Bakx-Schotman" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1999.00620.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818382v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Risterucci" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1999.00802.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694840v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818379v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesdalons" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eskes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02173102" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818377v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Goran" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clement" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flament" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00223910" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818376v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertusb Eskes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00243203" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818367v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024527" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4TG1WS4J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818365v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00046045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8WBPRNSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Compan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818362v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Galzy" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00041287" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai My Luong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478796v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362525v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lea" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Briat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10760" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831011v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818339v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365757v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787212v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033079v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anael Brunet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l de Carvalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Diblasi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ming Hsu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2021.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Rodrigez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-05045-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yousefzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rousselet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tourrette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00619-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Jebreen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Knaak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mezmouk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Carrillo Perdomo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kreplak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duborjal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveugle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63664-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Bernardo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400545" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818445v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Ogereau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0163-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Martinez Palacios" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tapie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rousselet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diop" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Hage" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Griveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00488" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618157v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Termolino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Cremona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Paparo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14505" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007959v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux-Alison Fustier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mart&#237;nez-Ainsworth" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#225;s Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008512" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3315" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301644" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Combes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.300121" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607280v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Negre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006794" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03818440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300305" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlongo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2447-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637591v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaganpreet K. Sidhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestia Fang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mischa A. Olson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1514265112" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818437v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13070" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda K. Anderson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie D. Lohmiller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Tang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyd Hammond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Javernick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1406846111" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Loreto Suay Llopis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshuang Zhang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Jouy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12534" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tagliaro Jahns" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chambon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pereira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001930" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208632v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12156" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildrun Walter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camisan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2013-14-9-r103" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204088v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayantani Basu-Roy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Giraut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mezard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.155549" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204079v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khademian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zanni" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bellalou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003922" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rousset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rhon&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1636-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZRR6DLPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652466v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin W. Ganal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Durstewitz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Polley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward S. Buckler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028334" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818416v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-27" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650452v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190495v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002354" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818414v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Storlazzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Gargano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Ruprich-Robert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle David" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.02.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662433v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Segouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bellamy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.04.016" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95DH46ZQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818409v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Saintenac" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feuillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.108.097469" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818408v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda Anderson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Stack" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.109.071514" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964380v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Saintenac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. O.C. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Feuillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818406v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manicacci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Falque" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Guillou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pi&#233;gu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Henry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01264.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818405v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Falque" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M&#233;zard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D de Vienne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.070235" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203942v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mercier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie B&#233;rard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030106.eor" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818395v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bti543" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818397v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;cousset" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dervins" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jacob" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.040204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818398v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Henry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0003-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93ZD0S74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680717v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labourdette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Mangin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Chardon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth230" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678548v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Virlon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.032375" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818394v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Vasut" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Dijk" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohumil Travnicek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hans de Jong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2004.00760.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X1X5GJ9X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680078v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Albini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkg594" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818390v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R van der Hulst" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stam" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J den Nijs" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800248" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818385v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourdoncle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Attagnant" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.125.3.1258" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818384v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Tas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Bakx-Schotman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.1999.00620.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818382v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lanaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Risterucci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pieretti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.1999.00802.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694840v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Keurentjes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.T. Bakx-Schotman" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818379v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesdalons" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eskes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02173102" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818377v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N'Goran" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clement" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flament" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00223910" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818376v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vincent" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E. Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertusb Eskes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00243203" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713402v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Eskes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00891308v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818367v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024527" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4TG1WS4J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818365v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kodia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sounigo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00046045" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8WBPRNSL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818362v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Galzy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00041287" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Compan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Galzy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735741v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Deulvot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737235v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318165v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226348v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954968v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sartre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Malavieille" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226419v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741352v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226320v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569521v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai My Luong" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brabant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix-Jenczewski" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743963v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569530v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478796v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Tristan Brandenburg" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955451v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955141v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Beaubiat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607090v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794125v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362517v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315365084" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362525v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lea" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Briat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Morot-Gaudry" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10760" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831011v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830701v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Prioul" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Touzet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021729v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021727v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619354v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rousselet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grandcolas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100134" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818339v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365757v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345676v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Elena" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-Ainsworth Jonas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Aguirre-Liguori" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette De Meaux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787212v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>