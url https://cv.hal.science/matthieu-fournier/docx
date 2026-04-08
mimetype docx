--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -770,692 +770,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807953v1</w:t>
+                <w:t xml:space="preserve">hal-05563674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium botulinum type C, D, C/D, and D/C: An update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meurens</w:t>
+                <w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Carlin</w:t>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Federighi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1099184⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03963259v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-run forecasting surface and groundwater dynamics from intermittent observation data: An evaluation for 50 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clostridium botulinum type C, D, C/D, and D/C: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Vu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Frédéric Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163338⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1099184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1099184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04419194v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Sources Mixing Model Implementation for a Better Quantification of Hydrochemical Origins in Allogenic Karst Outlets: Application on the Ouysse Karst System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-run forecasting surface and groundwater dynamics from intermittent observation data: An evaluation for 50 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lorette</w:t>
+                <w:t xml:space="preserve">M.T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Labat</w:t>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15030397⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 880, pp.163338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290113v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mobile Sources Mixing Model Implementation for a Better Quantification of Hydrochemical Origins in Allogenic Karst Outlets: Application on the Ouysse Karst System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15030397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013133v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Risle River critical zone observatory: monitoring karst-process evolution and its impact on surface water and on aquatic ecosystems</w:t>
               </w:r>
@@ -1569,1017 +1578,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low-frequency variability on high and low groundwater levels: example of aquifers in the Paris Basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bessiere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700867v1</w:t>
+                <w:t xml:space="preserve">hal-04013133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low-frequency variability on groundwater level trends</w:t>
+                <w:t xml:space="preserve">Influence of low-frequency variability on high and low groundwater levels: example of aquifers in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127436⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (11), pp.2829 - 2854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-2829-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558802v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal and cross-scale interactions in hydroclimate variability: a case-study in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Influence of low-frequency variability on groundwater level trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-5683-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606, pp.127436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470904v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating sediment discharge at water treatment plants under different land use scenarios using cascade modelling with an expert-based erosion-runoff model and a deep neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, pp.6223-6238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-25-6223-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse coût-bénéfice du programme d’actions visant à réduire les impacts du ruissellement et de l’érosion en Haute-Normandie : évaluation des actions passées et projections futures sur le bassin versant de la Lézarde</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Allard</w:t>
+                <w:t xml:space="preserve">Spatiotemporal and cross-scale interactions in hydroclimate variability: a case-study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (11), pp.5683-5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-5683-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00186368.2021.1912963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711396v1</w:t>
+                <w:t xml:space="preserve">hal-03470904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of off-site economic costs induced by runoff and soil erosion: Example of two areas in the northwestern European loess belt for the last two decades (Normandy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Analyse coût-bénéfice du programme d’actions visant à réduire les impacts du ruissellement et de l’érosion en Haute-Normandie : évaluation des actions passées et projections futures sur le bassin versant de la Lézarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00186368.2021.1912963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03745556v1</w:t>
+                <w:t xml:space="preserve">hal-03711396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical drought patterns and their linkages to large‐scale climate variability over Peninsular Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mou Leong Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liew Juneng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (9), pp.e14356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.14356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing processes of autogenic and allogenic waters in a large karst aquifer on the edge of a sedimentary basin (Causses du Quercy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2588,2978 +2588,3009 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 593, pp.125859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of missing groundwater level data by using Long Short-Term Memory (LSTM) deep neural network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of off-site economic costs induced by runoff and soil erosion: Example of two areas in the northwestern European loess belt for the last two decades (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125776⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.105541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208660v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Duran</w:t>
+                <w:t xml:space="preserve">Reconstruction of missing groundwater level data by using Long Short-Term Memory (LSTM) deep neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 583, pp.124625. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 597, pp.125776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02886429v1</w:t>
+                <w:t xml:space="preserve">hal-03208660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité basse-fréquence des niveaux piézométriques sur l’occurrence et l’amplitude des extrêmes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Allier</w:t>
+                <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 583, pp.124625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138860v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Influence de la variabilité basse-fréquence des niveaux piézométriques sur l’occurrence et l’amplitude des extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556187v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
+                <w:t xml:space="preserve">Tom Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Gleeson</w:t>
+                <w:t xml:space="preserve">Vera Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Marx</w:t>
+                <w:t xml:space="preserve">Stefan Seeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02524019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing water perturbation using NO3−, doc, particles size determination, and bacteria: A method development for karst aquifer water quality hazard assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lorette</w:t>
+                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyraube</w:t>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Lastennet</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sabidussi</w:t>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 725, pp.138512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138512⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167080v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing water perturbation using NO3−, doc, particles size determination, and bacteria: A method development for karst aquifer water quality hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Turki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Roland Lastennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sabidussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 725, pp.138512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041414v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant landscape-scale factors on pond odonate assemblages</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (3), pp.306-317. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984446v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+                <w:t xml:space="preserve">Determinant landscape-scale factors on pond odonate assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Husté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (3), pp.306-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846314v1</w:t>
+                <w:t xml:space="preserve">hal-01984446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des phénomènes karstiques dans la Risle Médiane, étude de la dynamique des pertes de débits, impacts sur les eaux souterraines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Feeny-Fereol</w:t>
+                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, L'hydrogéologie de la craie, 199, pp.83-88</w:t>
+              <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571271v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Evolution des phénomènes karstiques dans la Risle Médiane, étude de la dynamique des pertes de débits, impacts sur les eaux souterraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Veronique Feeny-Fereol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'hydrogéologie de la craie, 199, pp.83-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in the Structure of Escherichia coli Population and the Pattern of Virulence Genes along a Rural Aquatic Continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne P Petit</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier P Clermont</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Delannoy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michèle P Gourmelon</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00609⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522686v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Nonlinearity of Karst Response Function under Variable Boundary Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Change in the Structure of Escherichia coli Population and the Pattern of Virulence Genes along a Rural Aquatic Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne P Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle P Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gwat.12337⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02110783v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidecadal climate variability over northern France during the past 500 years and its relation to large-scale atmospheric circulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damian Lawler</w:t>
+                <w:t xml:space="preserve">Assessing the Nonlinearity of Karst Response Function under Variable Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Slonosky</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.12337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.4660⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110950v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of active microbial communities subjected to long-term exposure to chemical contaminants along a 40-year-old sediment core</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidecadal climate variability over northern France during the past 500 years and its relation to large-scale atmospheric circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Kaci</w:t>
+                <w:t xml:space="preserve">Damian Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Victoria Slonosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boust</w:t>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4506-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (15), pp.4679-4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.4660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110969v1</w:t>
+                <w:t xml:space="preserve">hal-02110950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sedimentary filling in the chalk karst of the Northwestern Paris Basin (Normandy, France): Characterization, origin and hydro-sedimentary behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of active microbial communities subjected to long-term exposure to chemical contaminants along a 40-year-old sediment core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chedeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Rodet</w:t>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Dominique Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (1), pp.79-101. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4095-4110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2014/0139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4506-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111231v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency variability and zonal contrast in Sahel rainfall and Atlantic sea surface temperature teleconnections during the last century.</w:t>
+                <w:t xml:space="preserve">The sedimentary filling in the chalk karst of the Northwestern Paris Basin (Normandy, France): Characterization, origin and hydro-sedimentary behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dieppois</w:t>
+                <w:t xml:space="preserve">Stéphane Chedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Durand</w:t>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-014-1229-5⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (1), pp.79-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2014/0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228760v1</w:t>
+                <w:t xml:space="preserve">hal-02111231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between multidecadal and interdecadal climatic oscillations in the North Atlantic and regional climate variability of northern France and England since the 17th century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Low-frequency variability and zonal contrast in Sahel rainfall and Atlantic sea surface temperature teleconnections during the last century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Durand</w:t>
+                <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50392⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (1), pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-014-1229-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02327491v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-decadal signals of Sahel rainfall and West African monsoon since the mid-twentieth century</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Durand</w:t>
+                <w:t xml:space="preserve">Links between multidecadal and interdecadal climatic oscillations in the North Atlantic and regional climate variability of northern France and England since the 17th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118 (22), pp.12587-12599. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 118, pp.4359-4372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JD019681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00931904v1</w:t>
+                <w:t xml:space="preserve">hal-02327491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the expression of large-scale climatic fluctuations in the hydrological variability of daily Seine river flow (France) between 1950 and 2008 using Hilbert–Huang Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-decadal signals of Sahel rainfall and West African monsoon since the mid-twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (22), pp.12587-12599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JD019681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02327398v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical inverse modeling of the transmissivity field of a heterogeneous alluvial aquifer under tidal influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,1852 +5599,1809 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 472, pp.287--300. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological responses of the chalk aquifer to the regional climatic signal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the expression of large-scale climatic fluctuations in the hydrological variability of daily Seine river flow (France) between 1950 and 2008 using Hilbert–Huang Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 464-465, pp.485-493. </w:t>
+              <w:t xml:space="preserve">, 2012, 448-449, pp.119-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.07.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017008v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic-resistant Escherichia coli in karstic systems: a biological indicator of the origin of fecal contamination?</w:t>
+                <w:t xml:space="preserve">Hydrological responses of the chalk aquifer to the regional climatic signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.F. Ribeiro</w:t>
+                <w:t xml:space="preserve">Sanae El Janyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laroche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01382.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 464-465, pp.485-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737393v1</w:t>
+                <w:t xml:space="preserve">hal-01017008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of worldwide drainage basins through the multivariate analysis of variables controlling their hydrosedimentary response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiotic-resistant Escherichia coli in karstic systems: a biological indicator of the origin of fecal contamination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Raux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">E. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.12.005⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (1), pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01382.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00861218v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive exploitation of a karst aquifer leads to Cryptosporidium water supply contamination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of worldwide drainage basins through the multivariate analysis of variables controlling their hydrosedimentary response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdy Ratajczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gargala</w:t>
+                <w:t xml:space="preserve">Julie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.010⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76, pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735372v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des précipitations au sahel Central et Recherche du forcage climatique par analyse du signal : la station de Maïne-Soroa (SE Niger) entre 1950 et 2005. Rainfall variability in the Central Sahel and climate forcing by signal analysis: Maïné-Soroa station (SE Niger) over the period 1950-2005</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Durand</w:t>
+                <w:t xml:space="preserve">Intensive exploitation of a karst aquifer leads to Cryptosporidium water supply contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdy Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Sebag</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (9), pp.2906-2914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00956993v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lafite</w:t>
+                <w:t xml:space="preserve">Variabilité des précipitations au sahel Central et Recherche du forcage climatique par analyse du signal : la station de Maïne-Soroa (SE Niger) entre 1950 et 2005. Rainfall variability in the Central Sahel and climate forcing by signal analysis: Maïné-Soroa station (SE Niger) over the period 1950-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Desprez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47/48, pp.27-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00665638v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00956993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of antibiotic-resistant Escherichia coli in a public rural karst water supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Laroche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Pawlak</w:t>
+                <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 392, pp.12-21. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734753v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined climatic and geological forcings on the spatio-temporal variability of piezometric levels in the chalk aquifer of Upper Normandy (France) at pluridecennal scale</w:t>
+                <w:t xml:space="preserve">Transport of antibiotic-resistant Escherichia coli in a public rural karst water supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Slimani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Emilie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Mesquita</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 392, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-009-0488-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435267v1</w:t>
+                <w:t xml:space="preserve">hal-00734753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Transport Processes inside Karst Aquifer by Means of STATIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined climatic and geological forcings on the spatio-temporal variability of piezometric levels in the chalk aquifer of Upper Normandy (France) at pluridecennal scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.1823-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-009-0488-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00532.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440268v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multivariate analysis to suspended matter particle size distribution in a karst aquifer</w:t>
+                <w:t xml:space="preserve">Investigation of Transport Processes inside Karst Aquifer by Means of STATIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J. Mahler</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.6828⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00532.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487001v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon transport processes on the scale of a flood event in the rural watershed of Le Bebec, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
+                <w:t xml:space="preserve">Application of multivariate analysis to suspended matter particle size distribution in a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.05.046⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (13), pp.2337 - 2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.6828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327548v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using turbidity dynamics and geochemical variability as a tool for understanding the behavior and vulnerability of a karst aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon transport processes on the scale of a flood event in the rural watershed of Le Bebec, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15, pp.689-704. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (4), pp.443-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10040-006-0116-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.05.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203563v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of faecal contamination and the relationship between pathogens and faecal bacterial indicators in an estuarine environment (Seine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gargala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdy Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (9), pp.1441-1450. </w:t>
@@ -7457,706 +7445,852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent recovery of Pseudomonas oryzihabitans strains in a karstified chalk aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using turbidity dynamics and geochemical variability as a tool for understanding the behavior and vulnerability of a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dussart-Baptista</w:t>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bodilis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Ludivine Dussart-Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.10.007⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.689-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-006-0116-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358961v1</w:t>
+                <w:t xml:space="preserve">hal-00203563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase karst system in Cretaceous chalk and calcarenite of the Belgian-Dutch border .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrent recovery of Pseudomonas oryzihabitans strains in a karstified chalk aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dussart-Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Willems</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Rodet</w:t>
+                <w:t xml:space="preserve">S. Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frébourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michiel Dusar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51 (3), pp.361-376. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2007/0051-0361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00192962v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of univariate clustering to identify transport modalities in karst aquifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyphase karst system in Cretaceous chalk and calcarenite of the Belgian-Dutch border .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Dusar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.361-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2007/0051-0361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00203174v1</w:t>
+                <w:t xml:space="preserve">insu-00192962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Interpretation of Specific Conductance Frequency Distributions in Karst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of univariate clustering to identify transport modalities in karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2006.00291.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339, pp.622-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00203586v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantitative Interpretation of Specific Conductance Frequency Distributions in Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (3), pp.288-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2006.00291.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8166,51 +8300,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of covered and confined aquifers to largeand local-scale climate variability over metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8269,203 +8403,203 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of thresholds to conduct efficient soils and water conservation strategies against erosion impacts: new insights from a modelling prospective in Normandy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-3799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of groundwater level in the Seine River basin to changes in interannual to decadal climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8474,400 +8608,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a large hydrosystem to changes in climate variability: application to the high and low groundwater level response of the Seine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference ClimateChange&amp;Water2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité de l’hydrosystème Seine au changement climatique et à ses composantes de long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing and projecting spatial drought conditions of the Seine catchment based on ocean-atmosphere oscillations over interannual and decadal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,1111 +9019,1111 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly - Sharing Geosciences online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of regional precipitation and groundwater level variability by large-scale oceanic/atmospheric circulation over interannual and interdecadal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Sharing Geoscience online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis on KARSTMOD</w:t>
+                <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296241v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la dynamique et des origines de la turbidité dans un aquifère karstique multicouche en utilisant la distribution de taille et la nature des particules en suspension associées aux variations géochimiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyraube</w:t>
+                <w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France. pp.116-117</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306457v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
+                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299917v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
+                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299631v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of particle transfers in a karstic system new methodology using morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">Eurokarst Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299664v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of particle transfers in a karstic system new methodology using morphometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifractal analysis on KARSTMOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst Congress</w:t>
+              <w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299881v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Valdes</w:t>
+                <w:t xml:space="preserve">Evaluation de la dynamique et des origines de la turbidité dans un aquifère karstique multicouche en utilisant la distribution de taille et la nature des particules en suspension associées aux variations géochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sabidussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Eurokarst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France. pp.116-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299729v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodological approach using grain shape to identify the sources of SPM (mineral, organic and biologic) in hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9998,241 +10132,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, origin and transfers of mineral, organic, and biological particles : a new methodological approach of SPM transfers analysis in hydrosystems by morphogranulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Risle critical zone observatory : monitoring karstic processes evolution in the river, their impacts on surface water/groundwater interaction and their consequences on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierre-Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10277,73 +10411,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IAH Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution Low Frequency Geometric and Statistical Evolution of Euro-Atlantic Geopotential Height Linked with Monthly Precipitation over Paris, France from NOAA 20CR reanalysis ensemble 1901-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10352,137 +10486,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.14181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological modeling and infiltration pattern of a karstic system based upon crossed geophysical methods and image-guided inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10510,785 +10644,785 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can hydrological time series variations tell about karst dynamics? A coupled statistical/conceptual modeling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating of suspended sediment loads of rivers in the Seine downstream basin and coastal rivers in Southeastern Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Wiens, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sediment budget of an intensively cultivated downslope area of the Seine River: The Pays de Caux loess plateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité basse-fréquence des précipitations au Sahel et des températures de surface de l'océan Atlantique au cours du dernier siècle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Durand</w:t>
+                <w:t xml:space="preserve">La dynamique de l'ensemble multicouche Craie karstifiée/remplissage alluvionnaire dans le bassin intra-estuarien de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.219-224</w:t>
+              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues « Ressources et gestion des aquifères littoraux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757465v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de l'ensemble multicouche Craie karstifiée/remplissage alluvionnaire dans le bassin intra-estuarien de la Seine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">Variabilité basse-fréquence des précipitations au Sahel et des températures de surface de l'océan Atlantique au cours du dernier siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues « Ressources et gestion des aquifères littoraux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742286v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaPRIKa, the French multicriteria method to map the intrinsic vulnerability of karst resource and source, application on a mountainous karst system (Fontaine d’Orbe, Pyrénées) and on a covered karstified chalk aquifer (Cany-Barville, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kavouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Symposium on Karst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11298,51 +11432,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Covered and Confined Aquifers to Climate Forcing in Metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11401,422 +11535,422 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées OneWater 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing suspended sediments in hydrosystems: a new methodological approach by Morphogranulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archivages croisés de la dynamique hydro-sédimentaire et de l'histoire des activités polluantes dans le bassin de la Seine : le point sur une carotte sédimentaire prélevée dans l'Eure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de sédimentologie (15, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11826,159 +11960,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial tracer Tests interpretation using transfer function approach to study the Norville karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018, Besançon: Advances in the Hydrogeology of Karst and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14015-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11988,51 +12122,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater level projections for aquifers affected by annual to decadal hydroclimate variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12084,51 +12218,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12138,1023 +12272,1023 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Berdalet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05211102v1</w:t>
+                <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Calmet</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">insu-04936744v1</w:t>
+                <w:t xml:space="preserve">hal-05211102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au projet « Jourdain » de réutilisation des eaux usées traitées pour l'alimentation d'une retenue d'eau destinée à la production d’eau destinée à la consommation humaine (Vendée)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">anses-04663715v1</w:t>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis de l'Anses relatif au projet « Jourdain » de réutilisation des eaux usées traitées pour l'alimentation d'une retenue d'eau destinée à la production d’eau destinée à la consommation humaine (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0037, Anses. 2024, 66 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+                <w:t xml:space="preserve">anses-04663715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « une demande d’avis relatif à une demande d'autorisation d'utilisation d'eaux usées traitées au titre de l'article R. 211-131 du code de l'environnement déposée par le consortium Life ReWa Métropole de Montpellier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bornert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0198, Anses. 2024, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04665808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif aux « projets de décret et d'arrêté relatifs à l'utilisation d'eaux non potables pour certains usages domestiques»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denooz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0064, Anses. 2023, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04668198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques relatifs aux mesures de décontamination et de gestion des sous-produits animaux lors des cas de botulisme bovin et aviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2019-SA-0113, Anses. 2022, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04026651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium botulinum : mise à jour des connaissances sur les différentes formes des types C, D, mosaïque C/D et D/C et E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisines n°2019-SA-0112 (filière bovine); n° 2019-SA-0113 (nettoyage et désinfection); n° 2019-SA-0114 (filière avicole); n° 2019-SA-0115 (faune sauvage), Anses. 2021, 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03674557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13163,461 +13297,461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] PIREN Seine phase 8. 2021, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Evaluation de l'efficacité des politiques publiques pour les actions visant à réduire les impacts du ruissellement et de l'érosion en Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ledun Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Rouen Normandie - UMR CNRS 6143 M2C; BRGM; AREAS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112817v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'efficacité des politiques publiques pour les actions visant à réduire les impacts du ruissellement et de l'érosion en Haute-Normandie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
+                <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Rouen Normandie - UMR CNRS 6143 M2C; BRGM; AREAS. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958904v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des eaux souterraines dans l'aquifère de la craie du bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">_ Lattelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agence de l'eau Seine-Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13764,51 +13898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-841-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behare Rexhepi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaj Ku&#353;ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alezine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zse.101.153239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04978045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132937" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1099184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15030397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pennequin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2829-2022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127436" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470904v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5683-2021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Leong Tan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Juneng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14356" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125859" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208660v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125776" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138860v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167080v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyraube" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lastennet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sabidussi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138512" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01984446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gall" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13065" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02571271v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Feeny-Fereol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Clermont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Servais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P Gourmelon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00609" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12337" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8FL4KF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110950v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slonosky" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4660" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kaci" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4506-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chedeville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2014/0139" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieppois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1229-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327491v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50392" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE64E855575510797F0789D21C368761E53CB122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931904v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019681" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.052" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2H9247-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742289v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VHZNWJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017008v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Janyani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.040" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0604KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Ribeiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01382.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735372v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaldi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Ratajczak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG7TQJZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00956993v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734753v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.022" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K41LCGK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Slimani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mesquita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0488-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02B9VVL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6828" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTNG0G55-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327548v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.046" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RZRV49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dussart-Baptista" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0116-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBK73RSD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Touron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.05.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLWVQ51C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358961v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussart-Baptista" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.10.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60WV5GKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0361" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203174v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203586v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00291.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X29TV20K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471869v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725539v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Deman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3799" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660972v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455787v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886443v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4385" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886474v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10353" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296241v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306457v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296183v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565794v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre-Yann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742275v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757465v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742286v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945896v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kavouri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306224v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694941v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455762v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03112817v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332296v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=_ Lattelais" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-841-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behare Rexhepi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaj Ku&#353;ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alezine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zse.101.153239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04978045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132937" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1099184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15030397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pennequin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2829-2022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470904v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5683-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Leong Tan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Juneng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14356" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125859" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125776" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyraube" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lastennet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sabidussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01984446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13065" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02571271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Feeny-Fereol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Clermont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Servais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P Gourmelon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00609" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8FL4KF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slonosky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4660" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110969v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kaci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4506-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111231v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chedeville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2014/0139" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieppois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1229-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327491v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50392" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE64E855575510797F0789D21C368761E53CB122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019681" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VHZNWJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2H9247-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Janyani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.040" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0604KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Ribeiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01382.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Ratajczak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG7TQJZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00956993v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K41LCGK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Slimani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mesquita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0488-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02B9VVL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6828" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTNG0G55-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RZRV49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Touron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.05.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLWVQ51C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203563v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dussart-Baptista" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0116-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBK73RSD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussart-Baptista" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.10.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60WV5GKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0361" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203586v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00291.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X29TV20K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471869v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Deman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3799" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660972v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455787v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4385" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886474v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10353" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296183v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre-Yann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742286v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945896v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kavouri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694941v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455762v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03112817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332296v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=_ Lattelais" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>