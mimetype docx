--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -66,1569 +66,1569 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Level Projections for Aquifers Affected by Annual to Decadal Hydroclimate Variations: Example of Northern France</w:t>
+                <w:t xml:space="preserve">Continuous speleothem record from central Tunisia (the Mine cave) reveals climatic events for the last 27 ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
+                <w:t xml:space="preserve">Sahar Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+                <w:t xml:space="preserve">Chedia Zaara Ben Mosbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+                <w:t xml:space="preserve">Walid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Henriot</w:t>
+                <w:t xml:space="preserve">Dominique Blamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Hai Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth's Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 384, pp.109921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024EF005251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063061v1</w:t>
+                <w:t xml:space="preserve">hal-05606098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training deep learning models with a multi-station approach and static aquifer attributes for groundwater level simulation: what is the best way to leverage regionalised information?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Groundwater Level Projections for Aquifers Affected by Annual to Decadal Hydroclimate Variations: Example of Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-841-2025⟩</w:t>
+              <w:t xml:space="preserve">Earth's Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024EF005251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963067v1</w:t>
+                <w:t xml:space="preserve">hal-05063061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Niphargus (Crustacea, Amphipoda) in France, as revealed by DNA barcoding approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training deep learning models with a multi-station approach and static aquifer attributes for groundwater level simulation: what is the best way to leverage regionalised information?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behare Rexhepi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Alezine</w:t>
+                <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoosystematics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (4), pp.1831-1844. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.841 - 861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/zse.101.153239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-841-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302593v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
+                <w:t xml:space="preserve">Diversity of Niphargus (Crustacea, Amphipoda) in France, as revealed by DNA barcoding approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+                <w:t xml:space="preserve">Behare Rexhepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+                <w:t xml:space="preserve">Teo Delić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+                <w:t xml:space="preserve">Gaj Kušar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+                <w:t xml:space="preserve">François Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Thierry Alezine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+              <w:t xml:space="preserve">Zoosystematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (4), pp.1831-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/zse.101.153239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745287v1</w:t>
+                <w:t xml:space="preserve">hal-05302593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale climate drivers of groundwater level variations in northern France over the last century</w:t>
+                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Baulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Fossa</w:t>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Allier</w:t>
+                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132937⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978045v1</w:t>
+                <w:t xml:space="preserve">hal-04745287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale climate drivers of groundwater level variations in northern France over the last century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.132937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.132937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563674v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Baulon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807953v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clostridium botulinum type C, D, C/D, and D/C: An update</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Federighi</w:t>
+                <w:t xml:space="preserve">Sensitivity of groundwater levels to low-frequency climate variability in a large watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1099184⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03963259v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-run forecasting surface and groundwater dynamics from intermittent observation data: An evaluation for 50 years</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clostridium botulinum type C, D, C/D, and D/C: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163338⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1099184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1099184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04419194v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Sources Mixing Model Implementation for a Better Quantification of Hydrochemical Origins in Allogenic Karst Outlets: Application on the Ouysse Karst System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long-run forecasting surface and groundwater dynamics from intermittent observation data: An evaluation for 50 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15030397⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 880, pp.163338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.163338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290113v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Risle River critical zone observatory: monitoring karst-process evolution and its impact on surface water and on aquatic ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobile Sources Mixing Model Implementation for a Better Quantification of Hydrochemical Origins in Allogenic Karst Outlets: Application on the Ouysse Karst System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Pennequin</w:t>
+                <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Guillaume Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Meire</w:t>
+                <w:t xml:space="preserve">Mathieu Sebilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 517 (1), </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP517-2020-115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w15030397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870268v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1703,1605 +1703,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low-frequency variability on high and low groundwater levels: example of aquifers in the Paris Basin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Middle Risle River critical zone observatory: monitoring karst-process evolution and its impact on surface water and on aquatic ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bessiere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-26-2829-2022⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP517-2020-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700867v1</w:t>
+                <w:t xml:space="preserve">hal-03870268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of low-frequency variability on groundwater level trends</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of low-frequency variability on high and low groundwater levels: example of aquifers in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127436⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (11), pp.2829 - 2854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-2829-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558802v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating sediment discharge at water treatment plants under different land use scenarios using cascade modelling with an expert-based erosion-runoff model and a deep neural network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+                <w:t xml:space="preserve">Influence of low-frequency variability on groundwater level trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ledun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 606, pp.127436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-25-6223-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03661814v1</w:t>
+                <w:t xml:space="preserve">hal-03558802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal and cross-scale interactions in hydroclimate variability: a case-study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (11), pp.5683-5702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-25-5683-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse coût-bénéfice du programme d’actions visant à réduire les impacts du ruissellement et de l’érosion en Haute-Normandie : évaluation des actions passées et projections futures sur le bassin versant de la Lézarde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Simulating sediment discharge at water treatment plants under different land use scenarios using cascade modelling with an expert-based erosion-runoff model and a deep neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erwan Allard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00186368.2021.1912963⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.6223-6238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-6223-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711396v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical drought patterns and their linkages to large‐scale climate variability over Peninsular Malaysia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse coût-bénéfice du programme d’actions visant à réduire les impacts du ruissellement et de l’érosion en Haute-Normandie : évaluation des actions passées et projections futures sur le bassin versant de la Lézarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing He</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Liew Juneng</w:t>
+                <w:t xml:space="preserve">Jérôme Ledun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14356⟩</w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00186368.2021.1912963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957379v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing processes of autogenic and allogenic waters in a large karst aquifer on the edge of a sedimentary basin (Causses du Quercy, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Tropical drought patterns and their linkages to large‐scale climate variability over Peninsular Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwok Pan Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mou Leong Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liew Juneng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (9), pp.e14356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03095160v1</w:t>
+                <w:t xml:space="preserve">hal-03957379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of off-site economic costs induced by runoff and soil erosion: Example of two areas in the northwestern European loess belt for the last two decades (Normandy, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
+                <w:t xml:space="preserve">Mixing processes of autogenic and allogenic waters in a large karst aquifer on the edge of a sedimentary basin (Causses du Quercy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105541⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 593, pp.125859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745556v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of missing groundwater level data by using Long Short-Term Memory (LSTM) deep neural network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of off-site economic costs induced by runoff and soil erosion: Example of two areas in the northwestern European loess belt for the last two decades (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125776⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 108, pp.105541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2021.105541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208660v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of missing groundwater level data by using Long Short-Term Memory (LSTM) deep neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 583, pp.124625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124625⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 597, pp.125776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886429v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité basse-fréquence des niveaux piézométriques sur l’occurrence et l’amplitude des extrêmes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyzing multi-scale hydrodynamic processes in karst with a coupled conceptual modeling and signal decomposition approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 583, pp.124625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.124625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138860v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
+                <w:t xml:space="preserve">Influence de la variabilité basse-fréquence des niveaux piézométriques sur l’occurrence et l’amplitude des extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">insu-02524019v1</w:t>
+                <w:t xml:space="preserve">hal-03138860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
               </w:r>
@@ -3339,51 +3335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t>
@@ -3415,4882 +3411,5020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing water perturbation using NO3−, doc, particles size determination, and bacteria: A method development for karst aquifer water quality hazard assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyraube</w:t>
+                <w:t xml:space="preserve">Tunde Olarinoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Lastennet</w:t>
+                <w:t xml:space="preserve">Tom Gleeson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denis</w:t>
+                <w:t xml:space="preserve">Vera Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Sabidussi</w:t>
+                <w:t xml:space="preserve">Stefan Seeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouhollah Adinehvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138512⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167080v1</w:t>
+                <w:t xml:space="preserve">insu-02524019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Soloy</w:t>
+                <w:t xml:space="preserve">Tracing water perturbation using NO3−, doc, particles size determination, and bacteria: A method development for karst aquifer water quality hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Turki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Nicolas Peyraube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Roland Lastennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Peuziat</w:t>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sabidussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 725, pp.138512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041418v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A deep learning-based method for quantifying and mapping the grain size on pebble beaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (21), pp.3659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12213659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03041414v1</w:t>
+                <w:t xml:space="preserve">hal-03041418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant landscape-scale factors on pond odonate assemblages</w:t>
+                <w:t xml:space="preserve">A nonstationary analysis for investigating the multiscale variability of extreme surges: case of the English Channel coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Baulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13065⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.3225-3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-20-3225-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984446v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinant landscape-scale factors on pond odonate assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickaël Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Husté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (3), pp.306-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des phénomènes karstiques dans la Risle Médiane, étude de la dynamique des pertes de débits, impacts sur les eaux souterraines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Feeny-Fereol</w:t>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571271v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Evolution des phénomènes karstiques dans la Risle Médiane, étude de la dynamique des pertes de débits, impacts sur les eaux souterraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yann David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Meire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Feeny-Fereol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'hydrogéologie de la craie, 199, pp.83-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in the Structure of Escherichia coli Population and the Pattern of Virulence Genes along a Rural Aquatic Continuum</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne P Petit</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier P Clermont</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P Servais</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle P Gourmelon</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.609. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522686v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Nonlinearity of Karst Response Function under Variable Boundary Conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Change in the Structure of Escherichia coli Population and the Pattern of Virulence Genes along a Rural Aquatic Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne P Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier P Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle P Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gwat.12337⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110783v1</w:t>
+                <w:t xml:space="preserve">hal-01522686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidecadal climate variability over northern France during the past 500 years and its relation to large-scale atmospheric circulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing the Nonlinearity of Karst Response Function under Variable Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.4660⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (1), pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110950v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of active microbial communities subjected to long-term exposure to chemical contaminants along a 40-year-old sediment core</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Multidecadal climate variability over northern France during the past 500 years and its relation to large-scale atmospheric circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+                <w:t xml:space="preserve">Damian Lawler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Boust</w:t>
+                <w:t xml:space="preserve">Victoria Slonosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4506-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (15), pp.4679-4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.4660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110969v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sedimentary filling in the chalk karst of the Northwestern Paris Basin (Normandy, France): Characterization, origin and hydro-sedimentary behaviour</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of active microbial communities subjected to long-term exposure to chemical contaminants along a 40-year-old sediment core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Rodet</w:t>
+                <w:t xml:space="preserve">Assia Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Todisco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2014/0139⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4095-4110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4506-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111231v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency variability and zonal contrast in Sahel rainfall and Atlantic sea surface temperature teleconnections during the last century.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The sedimentary filling in the chalk karst of the Northwestern Paris Basin (Normandy, France): Characterization, origin and hydro-sedimentary behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chedeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-014-1229-5⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (1), pp.79-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2014/0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228760v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between multidecadal and interdecadal climatic oscillations in the North Atlantic and regional climate variability of northern France and England since the 17th century</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Low-frequency variability and zonal contrast in Sahel rainfall and Atlantic sea surface temperature teleconnections during the last century.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50392⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (1), pp.139-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-014-1229-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02327491v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-decadal signals of Sahel rainfall and West African monsoon since the mid-twentieth century</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Links between multidecadal and interdecadal climatic oscillations in the North Atlantic and regional climate variability of northern France and England since the 17th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118 (22), pp.12587-12599. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JD019681⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118, pp.4359-4372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931904v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical inverse modeling of the transmissivity field of a heterogeneous alluvial aquifer under tidal influence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quasi-decadal signals of Sahel rainfall and West African monsoon since the mid-twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.09.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (22), pp.12587-12599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JD019681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01742289v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the expression of large-scale climatic fluctuations in the hydrological variability of daily Seine river flow (France) between 1950 and 2008 using Hilbert–Huang Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 448-449, pp.119-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological responses of the chalk aquifer to the regional climatic signal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geostatistical inverse modeling of the transmissivity field of a heterogeneous alluvial aquifer under tidal influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 464-465, pp.485-493. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 472, pp.287--300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.07.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01017008v1</w:t>
+                <w:t xml:space="preserve">hal-01742289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic-resistant Escherichia coli in karstic systems: a biological indicator of the origin of fecal contamination?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrological responses of the chalk aquifer to the regional climatic signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hanin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sanae El Janyani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Quillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 81 (1), pp.267-280. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 464-465, pp.485-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01382.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737393v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of worldwide drainage basins through the multivariate analysis of variables controlling their hydrosedimentary response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Antibiotic-resistant Escherichia coli in karstic systems: a biological indicator of the origin of fecal contamination?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.F. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.12.005⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (1), pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2012.01382.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00861218v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensive exploitation of a karst aquifer leads to Cryptosporidium water supply contamination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Classification of worldwide drainage basins through the multivariate analysis of variables controlling their hydrosedimentary response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (9), pp.2906-2914. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76, pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735372v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des précipitations au sahel Central et Recherche du forcage climatique par analyse du signal : la station de Maïne-Soroa (SE Niger) entre 1950 et 2005. Rainfall variability in the Central Sahel and climate forcing by signal analysis: Maïné-Soroa station (SE Niger) over the period 1950-2005</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Intensive exploitation of a karst aquifer leads to Cryptosporidium water supply contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdy Ratajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gargala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Sebag</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pangea infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (9), pp.2906-2914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00956993v1</w:t>
+                <w:t xml:space="preserve">hal-00735372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variabilité des précipitations au sahel Central et Recherche du forcage climatique par analyse du signal : la station de Maïne-Soroa (SE Niger) entre 1950 et 2005. Rainfall variability in the Central Sahel and climate forcing by signal analysis: Maïné-Soroa station (SE Niger) over the period 1950-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pangea infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47/48, pp.27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00665638v1</w:t>
+                <w:t xml:space="preserve">insu-00956993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of antibiotic-resistant Escherichia coli in a public rural karst water supply</w:t>
+                <w:t xml:space="preserve">Morphological and sedimentary impacts and recovery on a mixed sandy to pebbly seabed exposed to marine aggregate extraction (Eastern English Channel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Laroche</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sophie Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Pawlak</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.022⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89, pp.221-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2010.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734753v1</w:t>
+                <w:t xml:space="preserve">hal-00665638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined climatic and geological forcings on the spatio-temporal variability of piezometric levels in the chalk aquifer of Upper Normandy (France) at pluridecennal scale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of antibiotic-resistant Escherichia coli in a public rural karst water supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Valdés</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emilie Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-009-0488-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 392, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435267v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Transport Processes inside Karst Aquifer by Means of STATIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combined climatic and geological forcings on the spatio-temporal variability of piezometric levels in the chalk aquifer of Upper Normandy (France) at pluridecennal scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00532.x⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.1823-1832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-009-0488-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440268v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multivariate analysis to suspended matter particle size distribution in a karst aquifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of Transport Processes inside Karst Aquifer by Means of STATIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.6828⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (3), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2008.00532.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487001v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon transport processes on the scale of a flood event in the rural watershed of Le Bebec, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Application of multivariate analysis to suspended matter particle size distribution in a karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.05.046⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (13), pp.2337 - 2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.6828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02327548v1</w:t>
+                <w:t xml:space="preserve">hal-00487001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of faecal contamination and the relationship between pathogens and faecal bacterial indicators in an estuarine environment (Seine, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polycyclic aromatic hydrocarbon transport processes on the scale of a flood event in the rural watershed of Le Bebec, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (4), pp.443-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.05.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.05.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00333417v1</w:t>
+                <w:t xml:space="preserve">hal-02327548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using turbidity dynamics and geochemical variability as a tool for understanding the behavior and vulnerability of a karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bakalowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Dussart-Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15, pp.689-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-006-0116-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent recovery of Pseudomonas oryzihabitans strains in a karstified chalk aquifer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of faecal contamination and the relationship between pathogens and faecal bacterial indicators in an estuarine environment (Seine, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barray</w:t>
+                <w:t xml:space="preserve">Aurélie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Frébourg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gilles Gargala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdy Ratajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (1), pp.111-117. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (9), pp.1441-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358961v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00333417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase karst system in Cretaceous chalk and calcarenite of the Belgian-Dutch border .</w:t>
+                <w:t xml:space="preserve">Recurrent recovery of Pseudomonas oryzihabitans strains in a karstified chalk aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Willems</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L. Dussart-Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Frébourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michiel Dusar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2007/0051-0361⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (1), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00192962v1</w:t>
+                <w:t xml:space="preserve">hal-00358961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of univariate clustering to identify transport modalities in karst aquifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Polyphase karst system in Cretaceous chalk and calcarenite of the Belgian-Dutch border .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel Dusar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.009⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (3), pp.361-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2007/0051-0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203174v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00192962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Interpretation of Specific Conductance Frequency Distributions in Karst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use of univariate clustering to identify transport modalities in karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2006.00291.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339, pp.622-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00203586v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantitative Interpretation of Specific Conductance Frequency Distributions in Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Mahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (3), pp.288-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-6584.2006.00291.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investigating transport properties and turbidity dynamics of a karst aquifer using correlation, spectral, and wavelet analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 329, pp.244-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2006.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8300,3129 +8434,3129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of covered and confined aquifers to largeand local-scale climate variability over metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of thresholds to conduct efficient soils and water conservation strategies against erosion impacts: new insights from a modelling prospective in Normandy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-3799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04725539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of groundwater level in the Seine River basin to changes in interannual to decadal climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a large hydrosystem to changes in climate variability: application to the high and low groundwater level response of the Seine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference ClimateChange&amp;Water2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité de l’hydrosystème Seine au changement climatique et à ses composantes de long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du PIREN Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing and projecting spatial drought conditions of the Seine catchment based on ocean-atmosphere oscillations over interannual and decadal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly - Sharing Geosciences online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of regional precipitation and groundwater level variability by large-scale oceanic/atmospheric circulation over interannual and interdecadal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwok Pan Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Sharing Geoscience online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multifractal analysis on KARSTMOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299917v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la dynamique et des origines de la turbidité dans un aquifère karstique multicouche en utilisant la distribution de taille et la nature des particules en suspension associées aux variations géochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lorette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sabidussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyraube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Eurokarst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France. pp.116-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299729v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fractal and multifractal analyses on modelling and real karst spring discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">21st EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299631v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of particle transfers in a karstic system new methodology using morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massei</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
+              <w:t xml:space="preserve">Eurokarst Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299664v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of particle transfers in a karstic system new methodology using morphometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement de la grotte des Petites Dales replacé dans le contexte hydrogéologique régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">22èmes journées du CFH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299881v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal analysis on KARSTMOD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Multifractal analysis on modelling karst spring discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dufoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2018, Besançon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296241v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la dynamique et des origines de la turbidité dans un aquifère karstique multicouche en utilisant la distribution de taille et la nature des particules en suspension associées aux variations géochimiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Relathionship between hydrological conditions and Escherichia coli contamination in a karstic rural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Michaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Besançon, France. pp.116-117</w:t>
+              <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306457v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodological approach using grain shape to identify the sources of SPM (mineral, organic and biologic) in hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of extreme events models by large-scale climate variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, Vienna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature, origin and transfers of mineral, organic, and biological particles : a new methodological approach of SPM transfers analysis in hydrosystems by morphogranulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Risle critical zone observatory : monitoring karstic processes evolution in the river, their impacts on surface water/groundwater interaction and their consequences on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pierre-Yann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Meire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th IAH Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution Low Frequency Geometric and Statistical Evolution of Euro-Atlantic Geopotential Height Linked with Monthly Precipitation over Paris, France from NOAA 20CR reanalysis ensemble 1901-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dieppois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.14181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological modeling and infiltration pattern of a karstic system based upon crossed geophysical methods and image-guided inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can hydrological time series variations tell about karst dynamics? A coupled statistical/conceptual modeling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating of suspended sediment loads of rivers in the Seine downstream basin and coastal rivers in Southeastern Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Wiens, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sediment budget of an intensively cultivated downslope area of the Seine River: The Pays de Caux loess plateaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology - IAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de l'ensemble multicouche Craie karstifiée/remplissage alluvionnaire dans le bassin intra-estuarien de la Seine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variabilité basse-fréquence des précipitations au Sahel et des températures de surface de l'océan Atlantique au cours du dernier siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dieppois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues « Ressources et gestion des aquifères littoraux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
+              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742286v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité basse-fréquence des précipitations au Sahel et des températures de surface de l'océan Atlantique au cours du dernier siècle.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La dynamique de l'ensemble multicouche Craie karstifiée/remplissage alluvionnaire dans le bassin intra-estuarien de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Jardani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.219-224</w:t>
+              <w:t xml:space="preserve">Dix-huitièmes journées techniques du Comité Français d’Hydrogéologie de l’Association Internationale des Hydrogéologues « Ressources et gestion des aquifères littoraux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757465v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaPRIKa, the French multicriteria method to map the intrinsic vulnerability of karst resource and source, application on a mountainous karst system (Fontaine d’Orbe, Pyrénées) and on a covered karstified chalk aquifer (Cany-Barville, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kavouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Symposium on Karst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11432,525 +11566,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Covered and Confined Aquifers to Climate Forcing in Metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Baulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées OneWater 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing suspended sediments in hydrosystems: a new methodological approach by Morphogranulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archivages croisés de la dynamique hydro-sédimentaire et de l'histoire des activités polluantes dans le bassin de la Seine : le point sur une carotte sédimentaire prélevée dans l'Eure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de sédimentologie (15, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11960,159 +12094,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial tracer Tests interpretation using transfer function approach to study the Norville karst system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018, Besançon: Advances in the Hydrogeology of Karst and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-198, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-14015-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12122,147 +12256,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater level projections for aquifers affected by annual to decadal hydroclimate variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sivarama Krishna Reddy Chidepudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Jardani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12272,1486 +12406,1486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouher Amzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berdalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04936744v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety (ANSES) on the risks to human health associated with the proliferation of Ostreopsis spp. on the Basque coast</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Berdalet</w:t>
+                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ANSES. 2025, pp.0061E</w:t>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05211102v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif au projet « Jourdain » de réutilisation des eaux usées traitées pour l'alimentation d'une retenue d'eau destinée à la production d’eau destinée à la consommation humaine (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0037, Anses. 2024, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05045026v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04663715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au projet « Jourdain » de réutilisation des eaux usées traitées pour l'alimentation d'une retenue d'eau destinée à la production d’eau destinée à la consommation humaine (Vendée)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Humbert</w:t>
+                <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0037, Anses. 2024, 66 p</w:t>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04663715v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « une demande d’avis relatif à une demande d'autorisation d'utilisation d'eaux usées traitées au titre de l'article R. 211-131 du code de l'environnement déposée par le consortium Life ReWa Métropole de Montpellier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Laat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bornert</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0198, Anses. 2024, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04665808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif aux « projets de décret et d'arrêté relatifs à l'utilisation d'eaux non potables pour certains usages domestiques»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denooz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0064, Anses. 2023, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04668198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des risques relatifs aux mesures de décontamination et de gestion des sous-produits animaux lors des cas de botulisme bovin et aviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Bouquin-Leneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n° 2019-SA-0113, Anses. 2022, 155 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04026651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium botulinum : mise à jour des connaissances sur les différentes formes des types C, D, mosaïque C/D et D/C et E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Federighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Eleni Filippitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisines n°2019-SA-0112 (filière bovine); n° 2019-SA-0113 (nettoyage et désinfection); n° 2019-SA-0114 (filière avicole); n° 2019-SA-0115 (faune sauvage), Anses. 2021, 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03674557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] PIREN Seine phase 8. 2021, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'efficacité des politiques publiques pour les actions visant à réduire les impacts du ruissellement et de l'érosion en Haute-Normandie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
+                <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Rouen Normandie - UMR CNRS 6143 M2C; BRGM; AREAS. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958904v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses hydrologiques à des scénarisations climatiques sur le bassin de la Seine : une approche par modification du contenu spectral des pluies sur le bassin versant en fonction des caractéristiques spectrales de la variabilité climatique à grande échelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Evaluation de l'efficacité des politiques publiques pour les actions visant à réduire les impacts du ruissellement et de l'érosion en Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ledun Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Rouen Normandie - UMR CNRS 6143 M2C; BRGM; AREAS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112817v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des eaux souterraines dans l'aquifère de la craie du bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">_ Lattelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Agence de l'eau Seine-Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId396"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13898,51 +14032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-841-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302593v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behare Rexhepi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaj Ku&#353;ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alezine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zse.101.153239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04978045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132937" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1099184" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15030397" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pennequin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2829-2022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558802v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470904v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5683-2021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Leong Tan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Juneng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14356" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095160v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125859" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125776" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyraube" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lastennet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sabidussi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138512" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01984446v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13065" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02571271v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Feeny-Fereol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522686v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Petit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Clermont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Servais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P Gourmelon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00609" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110783v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8FL4KF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slonosky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4660" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110969v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kaci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4506-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111231v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chedeville" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2014/0139" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieppois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1229-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327491v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50392" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE64E855575510797F0789D21C368761E53CB122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019681" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742289v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VHZNWJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327398v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2H9247-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Janyani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.040" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0604KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Ribeiro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01382.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaldi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Ratajczak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG7TQJZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00956993v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.022" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K41LCGK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Slimani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mesquita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0488-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02B9VVL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6828" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTNG0G55-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.046" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RZRV49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Touron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.05.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLWVQ51C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203563v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dussart-Baptista" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0116-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBK73RSD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussart-Baptista" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.10.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60WV5GKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0361" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203174v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203586v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00291.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X29TV20K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471869v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Deman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3799" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660972v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455787v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4385" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886474v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10353" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299891v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296183v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565794v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre-Yann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742275v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742286v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945896v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kavouri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306224v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694941v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455762v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03112817v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332296v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=_ Lattelais" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupont" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ben Hamida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Zaara Ben Mosbah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109921" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivarama Krishna Reddy Chidepudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Jardani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Henriot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024EF005251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-841-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behare Rexhepi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teo Deli&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaj Ku&#353;ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alezine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zse.101.153239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04978045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fossa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Allier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.132937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807953v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177636" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carlin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eleni Filippitzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1099184" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Vu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163338" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Viennet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lorette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15030397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yann David" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pennequin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Meire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP517-2020-115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03700867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2829-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558802v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127436" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470904v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5683-2021" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing He" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwok Pan Chun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mou Leong Tan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liew Juneng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14356" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095160v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125776" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886429v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.124625" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyraube" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lastennet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sabidussi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138512" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041418v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soloy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Peuziat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12213659" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-3225-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01984446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gall" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hust&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02571271v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Feeny-Fereol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522686v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Petit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P Clermont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P Servais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le P Gourmelon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00609" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dupont" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12337" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8FL4KF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lawler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Slonosky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4660" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Kaci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Petit" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boust" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4506-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02111231v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chedeville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rodet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Todisco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2014/0139" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228760v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dieppois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diedhiou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-014-1229-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327491v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50392" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EE64E855575510797F0789D21C368761E53CB122/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931904v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019681" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L2H9247-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742289v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Revil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VHZNWJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017008v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Janyani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.07.040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ0604KW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737393v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Ribeiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hanin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2012.01382.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.12.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDM2TVW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khaldi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdy Ratajczak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gargala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.03.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG7TQJZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00956993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665638v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desprez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.06.012" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D9LD8T8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734753v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laroche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pawlak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K41LCGK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435267v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Slimani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mesquita" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vald&#233;s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0488-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02B9VVL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakalowicz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2008.00532.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K7LMRF7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487001v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Mahler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6828" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FTNG0G55-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327548v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.046" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8RZRV49-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203563v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Dussart-Baptista" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0116-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MBK73RSD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333417v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Touron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gargala" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.05.009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLWVQ51C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dussart-Baptista" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fr&#233;bourg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2006.10.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60WV5GKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00192962v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Dusar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2007/0051-0361" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203174v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203586v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-6584.2006.00291.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X29TV20K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102114v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2006.02.021" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXGN9HJ8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471869v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Deman" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-3799" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660972v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682137v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886443v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4385" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886474v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10353" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296241v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306457v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299917v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dufoyer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299881v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299631v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Duran" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Michaut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Valdes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299891v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296794v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296183v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01565794v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pierre-Yann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777564v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742275v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742273v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00960096v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800573v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Landemaine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757465v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01742286v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945896v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kavouri" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306224v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299850v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406848v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14015-1_22" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694941v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211102v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Abadie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berdalet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04663715v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Humbert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04665808v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668198v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Coulomb" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denooz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04026651v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gani&#232;re" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hilaire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin-Leneveu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03674557v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03455762v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03112817v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332296v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=_ Lattelais" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupont" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>