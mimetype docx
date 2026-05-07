--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -834,51 +834,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
+                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Braule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
@@ -913,97 +913,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint-Ouen, Seine-Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163750v1</w:t>
+                <w:t xml:space="preserve">hal-05163806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Vibro-Acoustic Characterization Methods Applied to Plasterboards</w:t>
+                <w:t xml:space="preserve">Comparaison de méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Braule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
@@ -1038,73 +1038,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint-Ouen, Seine-Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163806v1</w:t>
+                <w:t xml:space="preserve">hal-05163750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de caractérisation vibro-acoustique appliquées aux plaques de plâtre</w:t>
               </w:r>
@@ -1360,286 +1360,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward models based on a modal approach for fast topological imaging of open elastic waveguides</w:t>
+                <w:t xml:space="preserve">A semi-analytical finite element method for the forced response and surface wave propagation in multilayered solid spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire POEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, SOUT CROYDON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174384v1</w:t>
+                <w:t xml:space="preserve">hal-02434384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-analytical finite element method for the forced response and surface wave propagation in multilayered solid spheres</w:t>
+                <w:t xml:space="preserve">Forward models based on a modal approach for fast topological imaging of open elastic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, SOUT CROYDON, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire POEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434384v1</w:t>
+                <w:t xml:space="preserve">hal-03174384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique par approche modale de la propagation et de la diffraction des ondes dans un guide élastique ouvert et localement endommagé</w:t>
+                <w:t xml:space="preserve">On elastic open waveguides and their numerical modelling with a modal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2018, Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, LE HAVRE, France. 3p</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Gabriel Lamé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, BLOIS, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790988v1</w:t>
+                <w:t xml:space="preserve">hal-01949322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie rapide de guides d'ondes cylindriques d'accès restreint basée sur un formalisme modal</w:t>
               </w:r>
@@ -1714,96 +1688,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On elastic open waveguides and their numerical modelling with a modal approach</w:t>
+                <w:t xml:space="preserve">Modélisation numérique par approche modale de la propagation et de la diffraction des ondes dans un guide élastique ouvert et localement endommagé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Gabriel Lamé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, BLOIS, France. 2p</w:t>
+              <w:t xml:space="preserve">CFA2018, Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, LE HAVRE, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949322v1</w:t>
+                <w:t xml:space="preserve">hal-01790988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie par gradient de défauts abrupts dans les barres enfouies</w:t>
               </w:r>
@@ -1878,226 +1878,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modeling of elastic waveguides coupled to infinite media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical method for the scattering by defects in axisymmetrical open elastic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMS 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Structural Dynamics (EURODYN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.1527-1532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896531v1</w:t>
+                <w:t xml:space="preserve">hal-01589973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical method for the scattering by defects in axisymmetrical open elastic waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modeling of elastic waveguides coupled to infinite media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Structural Dynamics (EURODYN 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, EDIMBOURG, France. 33p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589973v1</w:t>
+                <w:t xml:space="preserve">hal-01896531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal expansion in elastic open waveguides with perfectly matched layers</w:t>
               </w:r>
@@ -2490,51 +2490,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65ADEAB2"/>
+    <w:nsid w:val="D4E3FC3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2721,51 +2721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-gallezot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5586-969X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01963534v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECDN0040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.12.017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916244v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.495" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337988v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-gallezot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5586-969X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01963534v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ECDN0040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyss&#232;de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.214101" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525747v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.12.017" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942761v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.044" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440312v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4973313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Braule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leclere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916244v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.495" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Long Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337988v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>