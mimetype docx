--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="369480EB"/>
+    <w:nsid w:val="45BFF833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>