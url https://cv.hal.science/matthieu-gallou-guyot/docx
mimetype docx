--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Gallou-Guyot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HESAV School of Health Sciences - Vaud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-gallou-guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2616-4850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265545641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117167863724822740836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAQ-5706-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiotherapist, PhD. Interested in Rehab, Sport & Neurosciences. Working on clinical research & data.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity, vaso‐occlusive crises and pain in patients with sickle cell anaemia in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mor Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Saloum Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyne Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou‐guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motohiko Miyachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 207 (1), pp.206-216. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.20150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks : Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks: Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Laplaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Goudman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rehabilitation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rehabilitation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Magy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Kronovsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the offer of a supervised program improve community-dwelling older adults' engagement in physical activity? A restrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03715392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation d'un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LIMO0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03848095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Gallou-Guyot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HESAV School of Health Sciences - Vaud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-gallou-guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2616-4850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265545641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117167863724822740836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAQ-5706-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiotherapist, PhD. Interested in Rehab, Sport & Neurosciences. Working on clinical research & data.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity, vaso‐occlusive crises and pain in patients with sickle cell anaemia in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mor Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Saloum Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyne Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou‐guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motohiko Miyachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 207 (1), pp.206-216. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.20150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks : Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks: Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Laplaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Goudman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rehabilitation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rehabilitation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Magy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Kronovsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the offer of a supervised program improve community-dwelling older adults' engagement in physical activity? A restrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03715392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation d'un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LIMO0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03848095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45BFF833"/>
+    <w:nsid w:val="D24C13CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-gallou-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2616-4850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265545641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117167863724822740836" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAQ-5706-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diaw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Saloum Coly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou&#8208;guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Miyachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03715392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03848095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LIMO0044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-gallou-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2616-4850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265545641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117167863724822740836" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAQ-5706-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diaw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Saloum Coly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou&#8208;guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Miyachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03715392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03848095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LIMO0044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>