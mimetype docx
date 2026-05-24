--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Gallou-Guyot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HESAV School of Health Sciences - Vaud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-gallou-guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2616-4850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265545641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117167863724822740836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAQ-5706-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiotherapist, PhD. Interested in Rehab, Sport & Neurosciences. Working on clinical research & data.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity, vaso‐occlusive crises and pain in patients with sickle cell anaemia in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mor Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Saloum Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyne Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou‐guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motohiko Miyachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 207 (1), pp.206-216. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.20150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks : Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks: Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Laplaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Goudman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rehabilitation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rehabilitation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Magy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Kronovsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the offer of a supervised program improve community-dwelling older adults' engagement in physical activity? A restrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03715392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation d'un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LIMO0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03848095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Gallou-Guyot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">HESAV School of Health Sciences - Vaud</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-gallou-guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2616-4850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265545641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117167863724822740836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ut7HsiEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAQ-5706-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiotherapist, PhD. Interested in Sport Sciences & Neurosciences. Working on clinical research & data. Assistant Prof. @HESAV.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Daily Step Count, Biological Markers, and Clinical Outcomes in Patients With Sickle Cell Anemia: A Cross‐Sectional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mor Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyne Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliou Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou‐guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejh.70201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity, vaso‐occlusive crises and pain in patients with sickle cell anaemia in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mor Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Saloum Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyne Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou‐guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motohiko Miyachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 207 (1), pp.206-216. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.20150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks : Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a comprehensive framework for complex walking tasks: Characterization, behavioral adaptations, and clinical implications in ageing and neurological populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Grosboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lamontagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, pp.102458. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2024.102458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e36126. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of post-traumatic stress disorder symptoms by yoga: an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Laplaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Goudman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.258. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-023-04074-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and Perceived Exercise Intensity During the Performance of Single-Task, Cognitive-Motor Dual-Task, and Exergame Training: Transversal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.1046676. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and potential cognitive impact of a cognitive-motor dual-task training program using a custom exergame in older adults: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2023.1046676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rehabilitation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergame and cognitive-motor dual-task training in the healthy elderly (INCOME): a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Sherley Almeida Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Rehabilitation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52057/erj.v2i1.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of home-based rehabilitation using active video games on quality of life, cognitive and motor functions in people with Parkinson’s disease: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nuic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M L Welter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (26), pp.8222 - 8233. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638288.2021.2022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on gait and balance of home-based active video game interventions in persons with multiple sclerosis: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Dalmazane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Magy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Montcuquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple Sclerosis and Related Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.102928. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msard.2021.102928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Kronovsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réentraîner les seniors à faire deux choses à la fois : le projet INCOME à Limoges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires Humaines Transcontinentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/trahs.3945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive and physical impact of cognitive-motor dual-task training in cognitively impaired older adults: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Combourieu-Donnezan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (6), pp.441-453. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2020.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopsychosocial determinants of visuospatial memory performance according to different spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neures.2020.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exergames and cognitive-motor dual-task training on cognitive, physical and dual-task functions in cognitively healthy older adults: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 63, pp.101135. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2020.101135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the offer of a supervised program improve community-dwelling older adults' engagement in physical activity? A restrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation de l’effet d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mandigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS société savante, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation d'un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022LIMO0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03848095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, développement et évaluation d’un exergame personnalisé sur les capacités cognitivo-motrices de séniors : le projet INCOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences cognitives. Université de Limoges, 2022. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03715392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D24C13CD"/>
+    <w:nsid w:val="7C2680E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-gallou-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2616-4850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265545641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117167863724822740836" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAQ-5706-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077513v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diaw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Saloum Coly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou&#8208;guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Miyachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20150" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03715392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03848095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LIMO0044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-gallou-guyot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2616-4850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265545641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/117167863724822740836" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ut7HsiEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAQ-5706-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mor Diaw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Diop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou&#8208;guyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.70201" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Saloum Coly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Miyachi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.20150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grosboillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallou-Guyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrochon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamontagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnyaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2024.102458" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464987v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bourgeois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mandigout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Laplaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Perrochon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Moens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Goudman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04074-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674597v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2023.1046676" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sherley Almeida Prado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52057/erj.v2i1.8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517284v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nuic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compagnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Welter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2021.2022780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Welter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmazane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Montcuquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2021.102928" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/trahs.3945" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Combourieu-Donnezan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bherer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bherer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2020.07.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02954178v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2020.101135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03848095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LIMO0044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03715392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>