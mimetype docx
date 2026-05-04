--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why RF Fingerprinting Needs Better Data, Not Bigger Models</w:t>
+                <w:t xml:space="preserve">A real-time interception system for compromised frequency-hopping signal eavesdropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bothereau</w:t>
+                <w:t xml:space="preserve">Corentin Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Chillet</w:t>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.171348-171355. </w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3614459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2025.105144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304180v2</w:t>
+                <w:t xml:space="preserve">hal-04979209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time interception system for compromised frequency-hopping signal eavesdropping</w:t>
+                <w:t xml:space="preserve">Why RF Fingerprinting Needs Better Data, Not Bigger Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Lavaud</w:t>
+                <w:t xml:space="preserve">Emma Bothereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113, </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.171348-171355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2025.105144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3614459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979209v1</w:t>
+                <w:t xml:space="preserve">hal-05304180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide Power Range RF Energy Harvester for Powering Ultralow-Power Devices</w:t>
               </w:r>
@@ -504,103 +504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whispering devices: A survey on how side-channels lead to compromised information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Hardware and Systems Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (2), pp.143-168. </w:t>
@@ -638,90 +638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AbstractSDRs: Bring down the two-language barrier with Julia Language for efficient SDR prototyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (4), pp.166-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Magno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,51 +1275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Green Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1405,51 +1405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56, pp.184-192</w:t>
@@ -1472,252 +1472,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Computation of Fair Packet Rates in Energy Harvesting Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">A Generic Framework for Modeling MAC Protocols in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (3), pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNET.2016.2631642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586503v1</w:t>
+                <w:t xml:space="preserve">hal-01416008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Framework for Modeling MAC Protocols in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Distributed Computation of Fair Packet Rates in Energy Harvesting Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNET.2016.2631642⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416008v1</w:t>
+                <w:t xml:space="preserve">hal-01586503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPWUM: Opportunistic MAC Protocol Leveraging Wake-Up Receivers in WSNs</w:t>
               </w:r>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1905,230 +1905,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multi-antenna Code Multiplexing Front-end : Theory and Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Power Front-End Architecture dedicated to the Multistandard Simultaneous Reception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Burciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioan Burciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528007v1</w:t>
+                <w:t xml:space="preserve">inria-00527991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Power Front-End Architecture dedicated to the Multistandard Simultaneous Reception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Multi-antenna Code Multiplexing Front-end : Theory and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Burciu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00527991v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la modulation multiporteuses par paquets d'ondelettes aux transmissions sans fil</w:t>
               </w:r>
@@ -2148,59 +2148,80 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 62 (7-8), pp.825-847</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 62 (7-8), pp.825-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03253294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -2214,5640 +2235,5640 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible front-end for high level synthesis leveraging heterogeneous compilation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lounes</w:t>
+                <w:t xml:space="preserve">Data Diversity for a Channel-Resilient Training Database for Radio Frequency Fingerprint Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bazerque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Rapid Simulation and Performance Evaluation for Design Optimization: Methods and Tools (RAPIDO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">The Third Workshop on Machine Learning and Deep Learning for Wireless Security at the IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979196v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight RF Fingerprint Identification: the Revenge of the Fully Connected Neural Networks?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Réseaux de Neurones Denses pour l'Identification des Empreintes Radio Fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bothereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Workshop on Physical Layer Security for Wireless Communications at IEEE PIMRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Sécurisation de la couche Physique des Télécommunications Militaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395705v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élagage Non Structuré pour l'Identification des Empreintes Radio-fréquences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diversification des Données pour l'Identification d'Empreinte RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bazerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème colloque du Groupement de Recherche en Traitement du Signal et des Images (GRETSI'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269850v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification des Données pour l'Identification d'Empreinte RF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Chillet</w:t>
+                <w:t xml:space="preserve">Flexible front-end for high level synthesis leveraging heterogeneous compilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème colloque du Groupement de Recherche en Traitement du Signal et des Images (GRETSI'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop on Rapid Simulation and Performance Evaluation for Design Optimization: Methods and Tools (RAPIDO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269847v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de Neurones Denses pour l'Identification des Empreintes Radio Fréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lightweight RF Fingerprint Identification: the Revenge of the Fully Connected Neural Networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bothereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécurisation de la couche Physique des Télécommunications Militaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Second Workshop on Physical Layer Security for Wireless Communications at IEEE PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398815v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de synthèse de très haut niveau pour des architectures hétérogènes logicielles et matérielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lounes</w:t>
+                <w:t xml:space="preserve">Élagage Non Structuré pour l'Identification des Empreintes Radio-fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bothereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SOC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
+              <w:t xml:space="preserve">30ème colloque du Groupement de Recherche en Traitement du Signal et des Images (GRETSI'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206728v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control-flow aware MLIR tracing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Méthodologie de synthèse de très haut niveau pour des architectures hétérogènes logicielles et matérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Workshop on Rapid System Prototyping (RSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Tapei (Taiwan), Taiwan</w:t>
+              <w:t xml:space="preserve">Colloque National du GDR SOC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304199v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Diversity for a Channel-Resilient Training Database for Radio Frequency Fingerprint Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Chillet</w:t>
+                <w:t xml:space="preserve">Control-flow aware MLIR tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Workshop on Machine Learning and Deep Learning for Wireless Security at the IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">36th International Workshop on Rapid System Prototyping (RSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Tapei (Taiwan), Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206721v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture temps-réel pour l'interception de signaux Bluetooth porteurs de compromission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lavaud</w:t>
+                <w:t xml:space="preserve">Tangled Program Graph for Radio-Frequency Fingerprint Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème colloque du Groupement de Recherche en Traitement du Signal et des Images (GRETSI'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2023 Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toronto ( CA ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196827v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WUBBLE: Energy Efficient BLE Neighborhood Discovery Leveraging Wake-up Radio</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Wohwe Sambo</w:t>
+                <w:t xml:space="preserve">Architecture temps-réel pour l'interception de signaux Bluetooth porteurs de compromission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmics of Wireless Networks, 19th International Symposium on Algorithmics of Wireless Networks (ALGOWIN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">29ème colloque du Groupement de Recherche en Traitement du Signal et des Images (GRETSI'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170115v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphes programmables intriqués pour l'identification d'empreintes Radio-Fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WUBBLE: Energy Efficient BLE Neighborhood Discovery Leveraging Wake-up Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Wohwe Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Chillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 – 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Algorithmics of Wireless Networks, 19th International Symposium on Algorithmics of Wireless Networks (ALGOWIN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196801v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangled Program Graph for Radio-Frequency Fingerprint Identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Graphes programmables intriqués pour l'identification d'empreintes Radio-Fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (IEEE PIMRC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toronto ( CA ), France</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 – 29ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211094v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation du codage à minimum d'énergie pour les wake-up radios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
+                <w:t xml:space="preserve">Un écosystème Julia pour prototyper efficacement des radios logicielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 – 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776589v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un écosystème Julia pour prototyper efficacement des radios logicielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+                <w:t xml:space="preserve">The revenge of asynchronous protocols: Wake-up Radio-based Multi-hop Multi-channel MAC protocol for WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sampayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 – 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776596v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revenge of asynchronous protocols: Wake-up Radio-based Multi-hop Multi-channel MAC protocol for WSN</w:t>
+                <w:t xml:space="preserve">Implémentation du codage à minimum d'énergie pour les wake-up radios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Montavont</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648488v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Wake-Up Receivers Reliability Through Preamble Filtering and Minimum Energy Coding</w:t>
+                <w:t xml:space="preserve">Enhancing Wake-Up Radio Range Through Minimum Energy Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Daegu, South Korea</w:t>
+              <w:t xml:space="preserve">ICC 2021 - IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montreal / Virtual, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216281v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Wake-Up Radio Range Through Minimum Energy Coding</w:t>
+                <w:t xml:space="preserve">Enhancing Wake-Up Receivers Reliability Through Preamble Filtering and Minimum Energy Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2021 - IEEE International Conference on Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montreal / Virtual, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279903v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Near Sensor Compressing for Energy Savings in Wireless Body Area Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interception of Frequency-Hopping Signals for TEMPEST Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtay</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Berder</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OBSN, ACM International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536433v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interception of Frequency-Hopping Signals for TEMPEST Attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptive Near Sensor Compressing for Energy Savings in Wireless Body Area Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtuelle, France</w:t>
+              <w:t xml:space="preserve">Workshop OBSN, ACM International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027537v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real time interception of Frequency Hopping signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic cluster heads for heterogeneous networks combining LoRa and wake-up radio</w:t>
+                <w:t xml:space="preserve">Sélection opportuniste des cluster heads dans des réseaux hétérogènes basse consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Magno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Embedded Wireless Systems and Networks (EWSN), Workshop AWAKE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530963v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02874969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection opportuniste des cluster heads dans des réseaux hétérogènes basse consommation</w:t>
+                <w:t xml:space="preserve">Opportunistic cluster heads for heterogeneous networks combining LoRa and wake-up radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Magno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Embedded Wireless Systems and Networks (EWSN), Workshop AWAKE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874969v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate LoRa Performance evaluation using Marcum function</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">Exploration architecturale d'accélérateur pour des architectures multi-coeurs hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on Global Communications (Globecom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Hawaï, United States</w:t>
+              <w:t xml:space="preserve">27ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418665v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation rapide et précise des performances d'une communication LoRa basée sur la fonction de Marcum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Accurate LoRa Performance evaluation using Marcum function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Courjault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE International conference on Global Communications (Globecom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418669v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression adaptative pour les réseaux de capteurs sans fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Lavaud</w:t>
+                <w:t xml:space="preserve">Energy Modeling of Wireless Body Area Networks with On-Body Communication Channel Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Nahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Braham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tanger, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406966v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Modeling of Wireless Body Area Networks with On-Body Communication Channel Characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hamdi</w:t>
+                <w:t xml:space="preserve">Evaluation rapide et précise des performances d'une communication LoRa basée sur la fonction de Marcum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Courjault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafik Braham</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tanger, Morocco</w:t>
+              <w:t xml:space="preserve">Colloque du GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184476v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration architecturale d'accélérateur pour des architectures multi-coeurs hétérogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Roux</w:t>
+                <w:t xml:space="preserve">Compression adaptative pour les réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406976v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation analytique des wake-up radios pour les réseaux de capteurs sans fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
+                <w:t xml:space="preserve">Adaptive relaying for wireless sensor networks leveraging wake-up receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784560v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-World Evaluation of Energy Budget Estimation Algorithms for Autonomous Long Range IoT Nodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Ardouin</w:t>
+                <w:t xml:space="preserve">Energy/Reliability Trade-off of LoRa Communications over Fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan-Chien Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Mabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Telecommunication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816578v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy/Reliability Trade-off of LoRa Communications over Fading Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+                <w:t xml:space="preserve">A Real-World Evaluation of Energy Budget Estimation Algorithms for Autonomous Long Range IoT Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip-Dylan Gleonec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Telecommunication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816574v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive relaying for wireless sensor networks leveraging wake-up receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtay</w:t>
+                <w:t xml:space="preserve">Evaluation analytique des wake-up radios pour les réseaux de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver Berder</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900670v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WULoRa: An Energy Efficient IoT End-Node for Energy Harvesting and Heterogeneous Communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning to Survive: Achieving Energy Neutrality in Wireless Sensor Networks Using Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501163v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation logicielle/matérielle par chaînes de Markov absorbantes des protocoles pour les réseaux de capteurs sans-fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
+                <w:t xml:space="preserve">Blind I/Q Imbalance Compensation for M-QAM Optical Coherent Systems based on Pseudo-rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ti Nguyen-Ti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">59th IEEE Global Communications Conference (IEEE GLOBECOM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2016.7841633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586500v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Survive: Achieving Energy Neutrality in Wireless Sensor Networks Using Reinforcement Learning</w:t>
+                <w:t xml:space="preserve">Modélisation logicielle/matérielle par chaînes de Markov absorbantes des protocoles pour les réseaux de capteurs sans-fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530098v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind I/Q Imbalance Compensation for M-QAM Optical Coherent Systems based on Pseudo-rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ti Nguyen-Ti</w:t>
+                <w:t xml:space="preserve">WULoRa: An Energy Efficient IoT End-Node for Energy Harvesting and Heterogeneous Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Benini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th IEEE Global Communications Conference (IEEE GLOBECOM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412788v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment bénéficier de la wake-up radio pour les réseaux de capteurs à récupération d'énergie?</w:t>
+                <w:t xml:space="preserve">SNW-MAC: an Asynchronous Protocol Leveraging Wake-up Receivers for Data Gathering in Star Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées Scientifiques URSI France - Energie et radiosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">EAI International Conference on Sensor Systems and Software (S-cube 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302647v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTA-MAC: Fast Traffic Adaptive energy efficient MAC protocol for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van-Thiep Nguyen</w:t>
+                <w:t xml:space="preserve">Communication-Based Power Modelling for Heterogeneous Multiprocessor Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Cognitive Radio Oriented Wireless Networks (Crowncom16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore /Many-core Systems-on-Chip (MCSoC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302653v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the FPGA-based implementation of a flexible waveform from a high-level description: Application to LTE FFT case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mai-Thanh Tran</w:t>
+                <w:t xml:space="preserve">Analytical and Experimental Evaluation of Wake-up Receivers based protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Cognitive Radio Oriented Wireless Networks (Crowncom16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (Globecom 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302652v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Adaptive Transmitter IQ Imbalance Compensation in M-QAM Optical Coherent Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment bénéficier de la wake-up radio pour les réseaux de capteurs à récupération d'énergie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Communication (ICC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Journées Scientifiques URSI France - Energie et radiosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337225v1</w:t>
+                <w:t xml:space="preserve">hal-01302647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Experimental Evaluation of Wake-up Receivers based protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Magno</w:t>
+                <w:t xml:space="preserve">FTA-MAC: Fast Traffic Adaptive energy efficient MAC protocol for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thiep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (Globecom 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Washington, United States</w:t>
+              <w:t xml:space="preserve">EAI International Conference on Cognitive Radio Oriented Wireless Networks (Crowncom16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412792v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low Latency and Energy Efficient Communication Architecture for Heterogeneous Long-Short Range Communication</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blind Adaptive Transmitter IQ Imbalance Compensation in M-QAM Optical Coherent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital System Design (DSD), 2016 Euromicro Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Communication (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7510925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390388v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Power Management for Energy Harvesting Wireless Sensor Nodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
+                <w:t xml:space="preserve">On the FPGA-based implementation of a flexible waveform from a high-level description: Application to LTE FFT case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Thanh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">EAI International Conference on Cognitive Radio Oriented Wireless Networks (Crowncom16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302649v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNW-MAC: an Asynchronous Protocol Leveraging Wake-up Receivers for Data Gathering in Star Networks</w:t>
+                <w:t xml:space="preserve">A Low Latency and Energy Efficient Communication Architecture for Heterogeneous Long-Short Range Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Sensor Systems and Software (S-cube 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Digital System Design (DSD), 2016 Euromicro Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412796v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-Based Power Modelling for Heterogeneous Multiprocessor Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Roux</w:t>
+                <w:t xml:space="preserve">Fuzzy Power Management for Energy Harvesting Wireless Sensor Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore /Many-core Systems-on-Chip (MCSoC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412835v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative-cum-Constrained Maximum Likelihood Algorithm for UWB-based Localization in Wireless BANs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gia-Minh Hoang</w:t>
+                <w:t xml:space="preserve">Energy-Aware Computing via Adaptive Precision under Performance Constraints in OFDM Wireless Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Cladera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtay</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175913v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation cooperative et sous contraintes pour la localisation dans les réseaux de capteurs corporels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gretsi 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAPMAN: Gradual Power Manager for Consistent Throughput of Energy Harvesting Wireless Sensor Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation dynamique de la qualité de service dans les réseaux de capteurs avec récupération d'énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
+                <w:t xml:space="preserve">Cooperative-cum-Constrained Maximum Likelihood Algorithm for UWB-based Localization in Wireless BANs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gia-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gretsi 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197338v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel-Aware Energy Optimization of OFDM Receivers Using Dynamic Precision Scaling in FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Cladera</w:t>
+                <w:t xml:space="preserve">Adaptation dynamique de la qualité de service dans les réseaux de capteurs avec récupération d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Gretsi 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175917v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Computing via Adaptive Precision under Performance Constraints in OFDM Wireless Receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Channel-Aware Energy Optimization of OFDM Receivers Using Dynamic Precision Scaling in FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Cladera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175920v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous MAC Protocol for Spectrum Agility in Wireless Body Area Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
+                <w:t xml:space="preserve">Implementation of an adaptive energy-efficient MAC protocol in OMNeT++/MiXiM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Thiep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.203-208</w:t>
+              <w:t xml:space="preserve">1st OMNeT++ Community Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070543v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration in an FPGA-Based Software Defined Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7866,92 +7887,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromicro Conference on Digital System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Verona, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2014.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frame-based Modeling for Automatic Synthesis of FPGA-Software Defined Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7980,250 +8001,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an adaptive energy-efficient MAC protocol in OMNeT++/MiXiM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van-Thiep Nguyen</w:t>
+                <w:t xml:space="preserve">Asynchronous MAC Protocol for Spectrum Agility in Wireless Body Area Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OMNeT++ Community Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070701v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal detection using watermark insertion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An FPGA Software Defined Radio Platform with a High-Level Synthesis Design Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaibhav Bhatnagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Noguet</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Carer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Vehicular Technology conference (VTC-Spring13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Dresden, France. pp.11</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833552v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un language spécialisé pour la radio logicielle sur FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8252,492 +8312,453 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description haut niveau de formes d'ondes pour la radio logicielle sur architectures reconfigurables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal detection using watermark insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Noguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Colloque Gretsi - Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Vehicular Technology conference (VTC-Spring13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Dresden, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863361v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA Software Defined Radio Platform with a High-Level Synthesis Design Flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description haut niveau de formes d'ondes pour la radio logicielle sur architectures reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Carer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Vehicular Technology conference (VTC-Spring13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Dresden, Germany. pp.12</w:t>
+              <w:t xml:space="preserve">XXIVe Colloque Gretsi - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833554v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband frequency domain detection using Teager-Kaiser energy operator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Noguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 5th International Conference on Cognitive Radio Oriented Wireless Networks and Communications (Crowncom'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 802.11g and UMTS Simultaneous Reception Front-End Architecture using a double IQ structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Burciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VTC Spring 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal d'un récepteur à diversité d'antenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8766,73 +8787,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low complexity antenna diversity front-end: Use of code multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8848,73 +8869,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New antenna diversity front-end using code multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8943,73 +8964,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du PAPR pour un récepteur multi-antennes à multiplexage par code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9038,254 +9059,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IQ imbalance reduction in a SMI multi-antenna receiver by using a code multiplexing front-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Morlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villemaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VTC Spring 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multistandard Simultaneous Reception Front-End Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Burciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST2100 Pervasive Mobile &amp; Ambient Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00412106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9295,280 +9316,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia meets the FPGA : Higher-level synthesis methodology for heterogeneous hardware and software architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on the Julia programming language (JuliaCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Eindhoven, Netherlands. pp.1, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11532378_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo Abstract : Real-Time Ambient Backscatter Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-T Phan-Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Selmene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo Abstract: Multi-source energy management for Long Range IoT nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip-Dylan Gleonec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9577,633 +9598,633 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Telecommunication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster abstract: Fast and Energy-driven Design Space Exploration for Heterogeneous Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Roux</w:t>
+                <w:t xml:space="preserve">Etude du compromis latence-consommation d'énergie des radios longue portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Delahaye</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCM 2017- IEEE 25th Annual International Symposium on Field-Programmable Custom Computing Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Napa, United States</w:t>
+              <w:t xml:space="preserve">Colloque du GDR SoC-SiP, Juin 2017, Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809560v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo Abstract: Online QoS Adaptation using Fuzzy Control for Indoor Light Energy Harvesting in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE International Workshop on Signal Processing Systems (SiPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du compromis latence-consommation d'énergie des radios longue portée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
+                <w:t xml:space="preserve">Poster abstract: Fast and Energy-driven Design Space Exploration for Heterogeneous Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SoC-SiP, Juin 2017, Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">FCCM 2017- IEEE 25th Annual International Symposium on Field-Programmable Custom Computing Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550317v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo Abstract: How Fuzzy Logic can enhance Energy Management in autonomous Wireless Sensor Nodes ?</w:t>
+                <w:t xml:space="preserve">Protocoles de communication faibles latences et faibles consommations à base de wake-up radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), Demo Night</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370583v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles de communication faibles latences et faibles consommations à base de wake-up radio</w:t>
+                <w:t xml:space="preserve">Demo Abstract: How Fuzzy Logic can enhance Energy Management in autonomous Wireless Sensor Nodes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), Demo Night</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370584v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster Abstract: Wake-Up Receivers for Energy Efficient and Low Latency Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10212,223 +10233,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE International Conference on Information Processing in Sensor Networks (IPSN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPSN.2016.7460717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo abstract : FPGA-based implementation of a flexible FFT dedicated to LTE standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Thanh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), Demo Night</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rennes, France. , Conference on Design and Architectures for Signal and Image Processing (DASIP), Demo Night, pp.2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de commutation de sources d'énergie pour capteurs sans-fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip-Dylan Gleonec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10437,84 +10458,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10524,690 +10545,690 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la qualité de service dans les dispositifs IoT à récupération d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion et le contrôle intelligents des performances et de la sécurité dans l’IoT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping for Video Coding over Flexible Radio Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Yviquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia over Cognitive Radio Networks : Algorithms, Protocols, and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front-end Architectures and Impairment corrections in multimode and multi-antenna systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-layer design and digital front-end for cognitive wireless link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Fa-Long Luo. </w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lévy-Bencheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Noguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fa-Luong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Front-End in Wireless Communications and Broadcasting: Circuits and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, 2011</w:t>
+              <w:t xml:space="preserve">Digital Front-End in Wireless Communication and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge university press, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645866v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer design and digital front-end for cognitive wireless link</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Front-end Architectures and Impairment corrections in multimode and multi-antenna systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Fa-Luong. </w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Burciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Morlat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fa-Long Luo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Front-End in Wireless Communication and Broadcasting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge university press, 2011</w:t>
+              <w:t xml:space="preserve">Digital Front-End in Wireless Communications and Broadcasting: Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644457v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procede et dispositif de détection d'une sous-bande de fréquence dans une bande de fréquence et équipement de communication comprenant un tel dispositif</w:t>
+                <w:t xml:space="preserve">Method for Identifyng and Detecting a Radio Signal For a Cognitive Communication System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">N° de brevet: FR20120054118 20120504. 2013</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Noguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US Patent, 20130251014. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939233v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for Identifyng and Detecting a Radio Signal For a Cognitive Communication System</w:t>
+                <w:t xml:space="preserve">Procede et dispositif de détection d'une sous-bande de fréquence dans une bande de fréquence et équipement de communication comprenant un tel dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">United States, Patent n° : US Patent, 20130251014. 2013</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: FR20120054118 20120504. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939225v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PROCESSING TWO SIGNALS RECEIVED BY A SINGLE TERMINAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Burciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11216,77 +11237,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO/2010/031944. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00527975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11296,100 +11317,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes et architectures de récepteurs pour les systèmes multiporteuses par paquets d'ondelettes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National Polytechnique de Grenoble - INPG, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00204540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11399,105 +11420,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes et architectures adaptatifs pour les systèmes de communication sans fil efficaces en énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Rennes 1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02136001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11644,51 +11665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304180v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bothereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3614459" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lavaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105144" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-021-00112-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2021.3054174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Dylan Gleonec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02747622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mabon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gentil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2878545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ait Aoudia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2801725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2631642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6263719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Stephane Ouedraogo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528007v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Burciu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Li&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lounes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazerque" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206721v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sampayo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771641" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03027537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03027501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530963v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Courjault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nahali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Braham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Chien Le" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Berder" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586500v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti Nguyen-Ti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302647v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thiep Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thanh Tran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302649v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175913v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Minh Hoang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197342v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197335v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175917v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cladera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084781v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.44" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833552v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863361v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Bhatnagar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742528v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412110v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412053v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412047v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Morlat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907355v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11532378_2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02185131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T Phan-Huy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Selmene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819048v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809560v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613497v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gentil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550317v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370582v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPSN.2016.7460717" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354992v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648499v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095887v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645866v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644457v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939233v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527975v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02136001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304180v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bothereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3614459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-021-00112-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2021.3054174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Dylan Gleonec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02747622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mabon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gentil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2878545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ait Aoudia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2801725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2631642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6263719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Stephane Ouedraogo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Burciu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Li&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253294" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65S6QV13-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazerque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lounes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sampayo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771641" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03027537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03027501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Courjault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nahali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Braham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Berder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Chien Le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti Nguyen-Ti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thiep Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thanh Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cladera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Minh Hoang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.44" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Bhatnagar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Morlat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11532378_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02185131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T Phan-Huy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Selmene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gentil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPSN.2016.7460717" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02136001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>