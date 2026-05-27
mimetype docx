--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -3720,269 +3720,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The revenge of asynchronous protocols: Wake-up Radio-based Multi-hop Multi-channel MAC protocol for WSN</w:t>
+                <w:t xml:space="preserve">Implémentation du codage à minimum d'énergie pour les wake-up radios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Montavont</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648488v1</w:t>
+                <w:t xml:space="preserve">hal-03776589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation du codage à minimum d'énergie pour les wake-up radios</w:t>
+                <w:t xml:space="preserve">The revenge of asynchronous protocols: Wake-up Radio-based Multi-hop Multi-channel MAC protocol for WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Hoda Djidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Sampayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - 28ème colloque du Groupement de Recherche en Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Austin, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC51071.2022.9771641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776589v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Wake-Up Radio Range Through Minimum Energy Coding</w:t>
               </w:r>
@@ -4178,260 +4178,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interception of Frequency-Hopping Signals for TEMPEST Attacks</w:t>
+                <w:t xml:space="preserve">Adaptive Near Sensor Compressing for Energy Savings in Wireless Body Area Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Courtay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtuelle, France</w:t>
+              <w:t xml:space="preserve">Workshop OBSN, ACM International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027537v1</w:t>
+                <w:t xml:space="preserve">hal-02536433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Near Sensor Compressing for Energy Savings in Wireless Body Area Sensor Networks</w:t>
+                <w:t xml:space="preserve">Interception of Frequency-Hopping Signals for TEMPEST Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Courtay</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gerzaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OBSN, ACM International Conference on Embedded Wireless Systems and Networks (EWSN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536433v1</w:t>
+                <w:t xml:space="preserve">hal-03027537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real time interception of Frequency Hopping signals</w:t>
               </w:r>
@@ -5966,472 +5966,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation logicielle/matérielle par chaînes de Markov absorbantes des protocoles pour les réseaux de capteurs sans-fil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WULoRa: An Energy Efficient IoT End-Node for Energy Harvesting and Heterogeneous Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586500v1</w:t>
+                <w:t xml:space="preserve">hal-01501163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WULoRa: An Energy Efficient IoT End-Node for Energy Harvesting and Heterogeneous Communication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation logicielle/matérielle par chaînes de Markov absorbantes des protocoles pour les réseaux de capteurs sans-fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berder</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - 26ème colloque du Groupement de Recherche en Traitement du Signal et des Images </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501163v1</w:t>
+                <w:t xml:space="preserve">hal-01586500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNW-MAC: an Asynchronous Protocol Leveraging Wake-up Receivers for Data Gathering in Star Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
+                <w:t xml:space="preserve">Communication-Based Power Modelling for Heterogeneous Multiprocessor Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Benini</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Sensor Systems and Software (S-cube 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore /Many-core Systems-on-Chip (MCSoC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412796v1</w:t>
+                <w:t xml:space="preserve">hal-01412835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-Based Power Modelling for Heterogeneous Multiprocessor Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Roux</w:t>
+                <w:t xml:space="preserve">SNW-MAC: an Asynchronous Protocol Leveraging Wake-up Receivers for Data Gathering in Star Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ait Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Derrien</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Benini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore /Many-core Systems-on-Chip (MCSoC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">EAI International Conference on Sensor Systems and Software (S-cube 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412835v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and Experimental Evaluation of Wake-up Receivers based protocols</w:t>
               </w:r>
@@ -6722,256 +6722,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Adaptive Transmitter IQ Imbalance Compensation in M-QAM Optical Coherent Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the FPGA-based implementation of a flexible waveform from a high-level description: Application to LTE FFT case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+                <w:t xml:space="preserve">Mai-Thanh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Casseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Communication (ICC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAI International Conference on Cognitive Radio Oriented Wireless Networks (Crowncom16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337225v1</w:t>
+                <w:t xml:space="preserve">hal-01302652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the FPGA-based implementation of a flexible waveform from a high-level description: Application to LTE FFT case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind Adaptive Transmitter IQ Imbalance Compensation in M-QAM Optical Coherent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Hien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Scalart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mai-Thanh Tran</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Peucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI International Conference on Cognitive Radio Oriented Wireless Networks (Crowncom16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Communication (ICC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2016.7510925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302652v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low Latency and Energy Efficient Communication Architecture for Heterogeneous Long-Short Range Communication</w:t>
               </w:r>
@@ -7936,217 +7936,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frame-based Modeling for Automatic Synthesis of FPGA-Software Defined Radio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
+                <w:t xml:space="preserve">Asynchronous MAC Protocol for Spectrum Agility in Wireless Body Area Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070549v1</w:t>
+                <w:t xml:space="preserve">hal-01070543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous MAC Protocol for Spectrum Agility in Wireless Body Area Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
+                <w:t xml:space="preserve">Frame-based Modeling for Automatic Synthesis of FPGA-Software Defined Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganda Stephane Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berder</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Cognitive Radio Oriented Wireless Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Oulu, Finland. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070543v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA Software Defined Radio Platform with a High-Level Synthesis Design Flow</w:t>
               </w:r>
@@ -10324,64 +10324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demo abstract : FPGA-based implementation of a flexible FFT dedicated to LTE standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Thanh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10654,51 +10654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Prototyping for Video Coding over Flexible Radio Links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Casseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Yviquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11665,51 +11665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304180v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bothereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3614459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-021-00112-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2021.3054174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Dylan Gleonec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02747622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mabon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gentil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2878545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ait Aoudia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2801725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2631642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6263719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Stephane Ouedraogo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Burciu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Li&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253294" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65S6QV13-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazerque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lounes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sampayo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771641" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03027537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03027501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Courjault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nahali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Braham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Berder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Chien Le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti Nguyen-Ti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501163v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412796v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412835v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thiep Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302652v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thanh Tran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cladera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Minh Hoang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.44" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070549v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070543v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Bhatnagar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Morlat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11532378_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02185131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T Phan-Huy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Selmene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gentil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPSN.2016.7460717" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02136001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lavaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gerzaguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nogues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304180v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bothereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3614459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04589875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Argote-Aguilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muh-Dey Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Doru Hutu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2024.3397389" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41635-021-00112-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122623v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2021.3054174" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Hoda Djidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Magno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21030733" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03206750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip-Dylan Gleonec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02747622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2020.103138" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Mabon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Gentil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/2878545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ait Aoudia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGCN.2018.2801725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Benini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2016.2631642" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6263719" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Stephane Ouedraogo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-164" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Burciu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verdier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Li&#233;nard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253294" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65S6QV13-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bazerque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04979196v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lounes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206728v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Boyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196827v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170115v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Wohwe Sambo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196801v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03776589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648488v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sampayo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Montavont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC51071.2022.9771641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03279903v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03216281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02536433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03027537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03027501v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Courjault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02184476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Nahali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Braham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Berder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816574v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Chien Le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784560v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412788v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti Nguyen-Ti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Scalart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Hien Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2016.7841633" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01412792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thiep Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thanh Tran" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Casseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337225v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2016.7510925" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175920v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cladera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Minh Hoang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197335v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175917v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070701v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2014.44" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaibhav Bhatnagar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833552v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Noguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412042v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412047v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412109v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Morlat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907355v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11532378_2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02185131v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T Phan-Huy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Selmene" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01550317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Gentil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809560v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370582v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPSN.2016.7460717" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01354992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648499v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Yviquel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Raulet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;vy-Bencheton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Risset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645866v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939233v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204540v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02136001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>