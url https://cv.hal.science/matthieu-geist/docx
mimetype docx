--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu GEIST </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017841v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Annotated Dialogues Dataset for Natural Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.762. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10030762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Imitation Learning and Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.1814 - 1826. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2016.2543000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-max boosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (2), pp.305-332. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-015-5491-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate modified policy iteration and its application to the game of Tetris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.1629−1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche locale de politique dans un espace convexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (6), pp.685-704. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.685-706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning with Eligibility Traces: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.289-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiﬁcation structurée pour l'apprentissage par renforcement inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.155-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic Survey of Parametric Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.845-867. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2247418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C++ Template-Based Reinforcement Learning Library: Fitting the Code to the Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Reinforcement Learning Framework for Dialogue Management Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.891-902. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2229257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-Efficient Batch Reinforcement Learning for Dialogue Management Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.art. 7 (1-21). </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1966407.1966412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.483-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences temporelles de Kalman: Cas déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.423-443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.423-443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Supervised to Reinforcement Learning: a Kernel-based Bayesian Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation, Cartographie et Calibration de la Dispersion pour l'Inspection Robotique de Structures en Métal par Ondes Guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the Way: Intrinsic Motivation from Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dadashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2021 - 20th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Matters In On-Policy Reinforcement Learning? A Large-Scale Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Andrychowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Raichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Stańczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarially Guided Actor-Critic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Flet-Berliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Place Recognition on Bucolic Environment Across Seasons From Semantic Edge Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.3032-3038, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Actor-Critics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS2020 - International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, virtual, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CopyCAT: Taking Control of Neural Policies with Constant Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2020 - 19th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Localization on Metal Plates Based on Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Felicien Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Attentional Credit Assignment for Transfer in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama / Virtual, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal Wasserstein Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dadashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Regularized Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Sampling for Deep System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Text Classification using 2D Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joahannes Kroph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE SmartWorld, Ubiquitous Intelligence &amp; Computing, Advanced &amp; Trusted Computing, Scalable Computing &amp; Communications, Cloud &amp; Big Data Computing, Internet of People and Smart City Innovation (SmartWorld/SCALCOM/UIC/ATC/CBDCom/IOP/SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leicester, United Kingdom. pp.144-149, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson acceleration for reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2018 - 4th European workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-control using deep system identification and model predictive control for drone control under uncertain load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Privacy Preservation in Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Psychoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athens, Greece. pp.710-715, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2018.8480247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il minimiser le résidu de Bellman ou maximiser la valeur moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time degradation identification of UAV using machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anush Manukyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivares-Mendez Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Voos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruct & Crush Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Loghmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Bellman residual a bad proxy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity recognition using recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Psychoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Cross-Domain Conference for Machine Learning and Knowledge Extraction (CD-MAKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Reggio, Italy. pp.267-274, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66808-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softened approximate policy iteration for Markov games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2016 - 33rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score-based Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Asri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch Policy Iteration Algorithms for Continuous Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning (EWRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Reinforcement Learning in Relational Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conferences on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplicative UCB strategy for Gamma rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation Learning Applied to Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Machine Learning for Interactive Systems (MLIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Policy Search in a Convex Space and Conservative Policy Iteration as Boosted Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.35 - 50, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44845-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'optimalité locale implique une garantie globale : recherche locale de politique dans un espace convexe et algorithme d'itération sur les politiques conservatif vu comme une montée de gradient fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage (JFPDA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted and Reward-regularized Classification for Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2014 : 13th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.1249-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting when to laugh with structured classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. pp.1786-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de minimisation du résidu de Bellman boostée qui tient compte des démonstrations expertes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage (JFPDA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Bellman Residual Minimization Handling Expert Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference, ECML PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.549-564, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44851-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Convex Functions Programming for Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free POMDP optimisation of tutoring systems with echo-state networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDial 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par essaims particulaires de stratégies de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement inverse en cascadant classification et régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laugh-aware virtual agent and its impact on user amusement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.619-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification régularisée par la récompense pour l'Apprentissage par Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from demonstrations: Is it worth estimating a reward function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around Inverse Reinforcement Learning and Score-based Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par démonstrations : vaut-il la peine d'estimer une fonction de récompense?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Demonstrations: Is It Worth Estimating a Reward Function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimisation of Spoken Dialogue System Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Projections: a Remedy for Overfitting Issues in Time Series Prediction with Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.3253-3257, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascaded supervised learning approach to inverse reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sélecteur de Dantzig pour l'apprentissage par différences temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-adaptation in Spoken Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSDS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Swarm Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Swarm Intelligence and Differential Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zakopane, Poland. pp.75-83, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29353-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un tuteur intelligent à partir d'un jeu de données fixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de contrôleurs par essaim particulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Reinforcement Learning through Structured Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lake Tahoe, Nevada, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning in Large-scale POMDP-based Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4989-4992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering of pathological ventricular rhythms during MRI scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D. Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSI2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Como, Italy. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Behaviors Of Spoken Dialogue Systems Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4981-4984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations de l'Algorithme Itérations sur les Politiques Modifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification structurée pour l'apprentissage par renforcement inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Classification for Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dantzig Selector Approach to Temporal Difference Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1399-1406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Specific User Simulation in Spoken Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ITG Conference on Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Braunschweig, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Modified Policy Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Machine Learning - ICML 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regroupement non-supervisé d'utilisateurs par leur comportement pour les systèmes de dialogue parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage off-policy appliqué à un système de dialogue basé sur les PDMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour la personnalisation d'un logiciel d'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-penalized projected Bellman residual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wrokshop on Reinforcement Learning (EWRL 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive Least-Squares Learning with Eligibility Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wrokshop on Reinforcement Learning (EWRL 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainty within the KTD Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning and Experimental Design workshop in conjunction with AISTATS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy. pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric value function approximation: A unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPRL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADPRL.2011.5967355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Tutoring System from a Fixed Set of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Venice, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation for particle filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Boers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Podt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Chicago, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management for on-line optimisation of a POMDP-based large-scale spoken dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1301-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par imitation dans un cadre batch, off-policy et sans modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the dimentionality of the reward space in the Inverse Reinforcement Learning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLASA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moindres carrés récursifs pour l'évaluation off-policy d'une politique avec traces d'éligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes - JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering & colored noises: the (autoregressive) moving-average case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLASA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Neural Field Optimization using the Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMB 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude pour l'optimisation en ligne d'un gestionnaire de dialogues parlés à grande échelle basé sur les POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch, Off-policy and Model-free Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch, Off-policy and Model-Free Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop on Agents Learning Interactively from Human Teachers (ALIHT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Efficient On-line Learning of Optimal Dialogue Policies with Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1878-1883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Parametric Approach to Approximate Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Akrimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, Hawaii, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Simulation in Dialogue Systems using Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement Inverse pour la Simulation d'Utilisateurs dans les Systèmes de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Linearized Recursive Least Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittilä, Finland. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2010.5589236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astuce du Noyau & Quantification Vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Linearized Least-Squares Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes (JFPDA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Approximate Dynamic Programming for Dialog Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDial 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting natural actor-critics with value function approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNAIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Luxembourg, Luxembourg. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically linearized least-squares temporal differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscow, Russia. pp.450-457, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Natural Actor-Critics with Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Perpignan, France. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16292-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainty within Value Function Approximation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning and Experimental Design workshop (collocated with AISTATS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting natural actor-critics with value function approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes (JFPDA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Linearization for Value Function Approximation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Learning and Planning from Batch Time Series Data (OPT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude dans le cadre de l'approximation de la fonction de valeur pour l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eligibility Traces through Colored Noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscow, Russia. pp.458-465, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Spoken Dialogue Management with Fitted Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences Temporelles de Kalman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. (20 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences Temporelles de Kalman : le cas stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. (13 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Neural Information Processing - ICONIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.502-511, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10677-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences: the deterministic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPRL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nashville, TN, United States. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADPRL.2009.4927543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelizing Vector Quantization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.541-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences: Uncertainty and Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Model Uncertainty and Risk in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Bayesian Kernel Regression from Nonlinear Mapping of Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. pp.309-314, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2008.4685498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-border workshop of PhD students in fundamental and applied mathematics (LMAM - UPVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Reward Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.96-109, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89722-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Nonlinear Bayesian Online Kernel Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdvComp 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valencia, Spain. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADVCOMP.2008.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage bayésien de la récompense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Metz, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional and Recurrent Neural Networks for Activity Recognition in Smart Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Holzinger; R. Goebel; M. Ferri; V. Palade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Integrative Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10344, springer, pp.194-205, 2017, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERIODIC ARTIFACT REDUCTION FROM BIOMEDICAL SIGNALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2013/052944. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage off-policy appliqué à un système de dialogue basé sur les PDMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 18ème congrès francophone sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling Gaps in Micro-Meteorological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious Play for Mean Field Games: Continuous Time Analysis and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Benchmark of Neural Networks for System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Convex Functions Programming Applied to Control with Expert Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Search: Any Local Optimum Enjoys a Global Performance Guarantee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning with Eligibility Traces: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Modified Policy Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online adaptation of dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Jurcicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chaînes de production dans l'industrie sidérurgique : une approche statistique de l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paul Verlaine - Metz, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009METZ023S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal et apprentissage automatique, applications aux interactions homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Lille 1 - Sciences et Technologies, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu GEIST </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017841v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Annotated Dialogues Dataset for Natural Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.762. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10030762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Imitation Learning and Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.1814 - 1826. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2016.2543000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-max boosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (2), pp.305-332. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-015-5491-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche locale de politique dans un espace convexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (6), pp.685-704. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.685-706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate modified policy iteration and its application to the game of Tetris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.1629−1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning with Eligibility Traces: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.289-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiﬁcation structurée pour l'apprentissage par renforcement inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.155-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic Survey of Parametric Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.845-867. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2247418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C++ Template-Based Reinforcement Learning Library: Fitting the Code to the Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Reinforcement Learning Framework for Dialogue Management Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.891-902. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2229257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-Efficient Batch Reinforcement Learning for Dialogue Management Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.art. 7 (1-21). </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1966407.1966412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.483-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences temporelles de Kalman: Cas déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.423-443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.423-443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Supervised to Reinforcement Learning: a Kernel-based Bayesian Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation, Cartographie et Calibration de la Dispersion pour l'Inspection Robotique de Structures en Métal par Ondes Guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the Way: Intrinsic Motivation from Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dadashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2021 - 20th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Matters In On-Policy Reinforcement Learning? A Large-Scale Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Andrychowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Raichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Stańczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarially Guided Actor-Critic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Flet-Berliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Place Recognition on Bucolic Environment Across Seasons From Semantic Edge Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.3032-3038, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CopyCAT: Taking Control of Neural Policies with Constant Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2020 - 19th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Actor-Critics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS2020 - International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, virtual, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Localization on Metal Plates Based on Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Felicien Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Attentional Credit Assignment for Transfer in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama / Virtual, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal Wasserstein Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dadashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Regularized Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Sampling for Deep System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Text Classification using 2D Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joahannes Kroph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE SmartWorld, Ubiquitous Intelligence &amp; Computing, Advanced &amp; Trusted Computing, Scalable Computing &amp; Communications, Cloud &amp; Big Data Computing, Internet of People and Smart City Innovation (SmartWorld/SCALCOM/UIC/ATC/CBDCom/IOP/SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leicester, United Kingdom. pp.144-149, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson acceleration for reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2018 - 4th European workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-control using deep system identification and model predictive control for drone control under uncertain load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Privacy Preservation in Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Psychoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athens, Greece. pp.710-715, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2018.8480247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time degradation identification of UAV using machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anush Manukyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivares-Mendez Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Voos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il minimiser le résidu de Bellman ou maximiser la valeur moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Bellman residual a bad proxy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruct & Crush Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Loghmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity recognition using recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Psychoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Cross-Domain Conference for Machine Learning and Knowledge Extraction (CD-MAKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Reggio, Italy. pp.267-274, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66808-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softened approximate policy iteration for Markov games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2016 - 33rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score-based Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Asri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch Policy Iteration Algorithms for Continuous Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning (EWRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Reinforcement Learning in Relational Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conferences on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplicative UCB strategy for Gamma rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation Learning Applied to Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Machine Learning for Interactive Systems (MLIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'optimalité locale implique une garantie globale : recherche locale de politique dans un espace convexe et algorithme d'itération sur les politiques conservatif vu comme une montée de gradient fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage (JFPDA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Policy Search in a Convex Space and Conservative Policy Iteration as Boosted Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.35 - 50, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44845-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted and Reward-regularized Classification for Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2014 : 13th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.1249-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting when to laugh with structured classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. pp.1786-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de minimisation du résidu de Bellman boostée qui tient compte des démonstrations expertes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage (JFPDA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Bellman Residual Minimization Handling Expert Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference, ECML PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.549-564, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44851-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Convex Functions Programming for Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification régularisée par la récompense pour l'Apprentissage par Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around Inverse Reinforcement Learning and Score-based Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement inverse en cascadant classification et régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from demonstrations: Is it worth estimating a reward function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laugh-aware virtual agent and its impact on user amusement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.619-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par essaims particulaires de stratégies de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free POMDP optimisation of tutoring systems with echo-state networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDial 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par démonstrations : vaut-il la peine d'estimer une fonction de récompense?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Demonstrations: Is It Worth Estimating a Reward Function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimisation of Spoken Dialogue System Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Projections: a Remedy for Overfitting Issues in Time Series Prediction with Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.3253-3257, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascaded supervised learning approach to inverse reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sélecteur de Dantzig pour l'apprentissage par différences temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Swarm Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Swarm Intelligence and Differential Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zakopane, Poland. pp.75-83, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29353-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-adaptation in Spoken Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSDS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations de l'Algorithme Itérations sur les Politiques Modifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification structurée pour l'apprentissage par renforcement inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Behaviors Of Spoken Dialogue Systems Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4981-4984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning in Large-scale POMDP-based Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4989-4992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Reinforcement Learning through Structured Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lake Tahoe, Nevada, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de contrôleurs par essaim particulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un tuteur intelligent à partir d'un jeu de données fixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering of pathological ventricular rhythms during MRI scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D. Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSI2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Como, Italy. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Classification for Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dantzig Selector Approach to Temporal Difference Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1399-1406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Modified Policy Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Machine Learning - ICML 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage off-policy appliqué à un système de dialogue basé sur les PDMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Specific User Simulation in Spoken Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ITG Conference on Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Braunschweig, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regroupement non-supervisé d'utilisateurs par leur comportement pour les systèmes de dialogue parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour la personnalisation d'un logiciel d'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-penalized projected Bellman residual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wrokshop on Reinforcement Learning (EWRL 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive Least-Squares Learning with Eligibility Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wrokshop on Reinforcement Learning (EWRL 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainty within the KTD Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning and Experimental Design workshop in conjunction with AISTATS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy. pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering & colored noises: the (autoregressive) moving-average case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLASA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moindres carrés récursifs pour l'évaluation off-policy d'une politique avec traces d'éligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes - JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude pour l'optimisation en ligne d'un gestionnaire de dialogues parlés à grande échelle basé sur les POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Neural Field Optimization using the Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMB 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management for on-line optimisation of a POMDP-based large-scale spoken dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1301-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par imitation dans un cadre batch, off-policy et sans modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the dimentionality of the reward space in the Inverse Reinforcement Learning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLASA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Tutoring System from a Fixed Set of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Venice, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation for particle filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Boers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Podt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Chicago, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric value function approximation: A unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPRL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADPRL.2011.5967355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch, Off-policy and Model-Free Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop on Agents Learning Interactively from Human Teachers (ALIHT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch, Off-policy and Model-free Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Efficient On-line Learning of Optimal Dialogue Policies with Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1878-1883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Parametric Approach to Approximate Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Akrimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, Hawaii, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement Inverse pour la Simulation d'Utilisateurs dans les Systèmes de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Simulation in Dialogue Systems using Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Linearized Recursive Least Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittilä, Finland. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2010.5589236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astuce du Noyau & Quantification Vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Linearized Least-Squares Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes (JFPDA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Approximate Dynamic Programming for Dialog Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDial 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting natural actor-critics with value function approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNAIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Luxembourg, Luxembourg. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically linearized least-squares temporal differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscow, Russia. pp.450-457, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting natural actor-critics with value function approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes (JFPDA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainty within Value Function Approximation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning and Experimental Design workshop (collocated with AISTATS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Natural Actor-Critics with Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Perpignan, France. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16292-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Linearization for Value Function Approximation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Learning and Planning from Batch Time Series Data (OPT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude dans le cadre de l'approximation de la fonction de valeur pour l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eligibility Traces through Colored Noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscow, Russia. pp.458-465, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Spoken Dialogue Management with Fitted Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences Temporelles de Kalman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. (20 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences Temporelles de Kalman : le cas stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. (13 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Neural Information Processing - ICONIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.502-511, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10677-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences: the deterministic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPRL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nashville, TN, United States. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADPRL.2009.4927543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelizing Vector Quantization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.541-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences: Uncertainty and Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Model Uncertainty and Risk in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Bayesian Kernel Regression from Nonlinear Mapping of Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. pp.309-314, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2008.4685498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Reward Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.96-109, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89722-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-border workshop of PhD students in fundamental and applied mathematics (LMAM - UPVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Nonlinear Bayesian Online Kernel Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdvComp 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valencia, Spain. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADVCOMP.2008.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage bayésien de la récompense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Metz, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional and Recurrent Neural Networks for Activity Recognition in Smart Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Holzinger; R. Goebel; M. Ferri; V. Palade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Integrative Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10344, springer, pp.194-205, 2017, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERIODIC ARTIFACT REDUCTION FROM BIOMEDICAL SIGNALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2013/052944. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage off-policy appliqué à un système de dialogue basé sur les PDMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 18ème congrès francophone sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling Gaps in Micro-Meteorological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious Play for Mean Field Games: Continuous Time Analysis and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Benchmark of Neural Networks for System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Convex Functions Programming Applied to Control with Expert Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Search: Any Local Optimum Enjoys a Global Performance Guarantee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning with Eligibility Traces: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Modified Policy Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online adaptation of dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Jurcicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chaînes de production dans l'industrie sidérurgique : une approche statistique de l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paul Verlaine - Metz, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009METZ023S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal et apprentissage automatique, applications aux interactions homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Lille 1 - Sciences et Technologies, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017841v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane-Latif Ouabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinc Merdivan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Hanke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kropf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2016.2543000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-015-5491-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.685-706" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.155-169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KC108LJR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2247418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00914768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2229257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966407.1966412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00512093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.423-443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D3V6RK7G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ouabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Hussenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dadashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Andrychowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Raichuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Orsini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081704v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vieillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouscadet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Vafeiadis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalatzis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joahannes Kroph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540719" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismini Psychoula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2018.8480247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Manukyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivares-Mendez Miguel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Loghmani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629739v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66808-6_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rolat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Asri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091079v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44845-8_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_35" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918425v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916942v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hofmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Urbain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Platt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916938v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916936v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778752v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695540v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29353-5_9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749498v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749457v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D. Clifford" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685009v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736226v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701947v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749421v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758882v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736205v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656496v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00599636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618112v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2011.5967355" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652324v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Boers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Podt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652762v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660607v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618117v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952113" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652511v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Glaude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Akrimi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652446v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652753v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553168v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2010.5589236" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676598" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553870v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16292-3_21" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLT96C7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554398v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554346v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553910v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676597" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00439316v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10677-4_57" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ST8MR3W9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2009.4927543" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00335052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2008.4685498" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351282v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X3B4WZP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00327081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2008.7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Fine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offer Rozenstein" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644516v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697169v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Jurcicek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Putois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752647v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ023S" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01629638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017841v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane-Latif Ouabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinc Merdivan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Hanke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kropf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2016.2543000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-015-5491-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.685-706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.155-169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KC108LJR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2247418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00914768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2229257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966407.1966412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00512093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.423-443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D3V6RK7G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ouabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Hussenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dadashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Andrychowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Raichuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Orsini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vieillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouscadet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Vafeiadis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalatzis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joahannes Kroph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540719" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismini Psychoula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2018.8480247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Manukyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivares-Mendez Miguel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Loghmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66808-6_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rolat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Asri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091079v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44845-8_3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_35" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916942v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hofmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Urbain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Platt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29353-5_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D. Clifford" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00599636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952113" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Boers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Podt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2011.5967355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596370v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Glaude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Akrimi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553168v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2010.5589236" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676598" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16292-3_21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLT96C7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553910v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676597" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00439316v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10677-4_57" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ST8MR3W9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2009.4927543" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00335052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2008.4685498" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X3B4WZP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00327081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2008.7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Fine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offer Rozenstein" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644516v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697169v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Jurcicek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Putois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752647v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ023S" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01629638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>