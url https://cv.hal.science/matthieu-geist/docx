--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu GEIST </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017841v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Annotated Dialogues Dataset for Natural Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.762. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10030762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Imitation Learning and Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.1814 - 1826. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2016.2543000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-max boosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (2), pp.305-332. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-015-5491-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche locale de politique dans un espace convexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (6), pp.685-704. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.685-706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate modified policy iteration and its application to the game of Tetris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.1629−1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning with Eligibility Traces: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.289-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiﬁcation structurée pour l'apprentissage par renforcement inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.155-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic Survey of Parametric Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.845-867. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2247418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C++ Template-Based Reinforcement Learning Library: Fitting the Code to the Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Reinforcement Learning Framework for Dialogue Management Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.891-902. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2229257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-Efficient Batch Reinforcement Learning for Dialogue Management Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.art. 7 (1-21). </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1966407.1966412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.483-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences temporelles de Kalman: Cas déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.423-443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.423-443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Supervised to Reinforcement Learning: a Kernel-based Bayesian Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation, Cartographie et Calibration de la Dispersion pour l'Inspection Robotique de Structures en Métal par Ondes Guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the Way: Intrinsic Motivation from Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dadashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2021 - 20th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Matters In On-Policy Reinforcement Learning? A Large-Scale Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Andrychowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Raichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Stańczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarially Guided Actor-Critic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Flet-Berliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Place Recognition on Bucolic Environment Across Seasons From Semantic Edge Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.3032-3038, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CopyCAT: Taking Control of Neural Policies with Constant Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2020 - 19th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Actor-Critics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS2020 - International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, virtual, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Localization on Metal Plates Based on Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Felicien Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Attentional Credit Assignment for Transfer in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama / Virtual, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal Wasserstein Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dadashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Regularized Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Sampling for Deep System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Text Classification using 2D Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joahannes Kroph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE SmartWorld, Ubiquitous Intelligence &amp; Computing, Advanced &amp; Trusted Computing, Scalable Computing &amp; Communications, Cloud &amp; Big Data Computing, Internet of People and Smart City Innovation (SmartWorld/SCALCOM/UIC/ATC/CBDCom/IOP/SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leicester, United Kingdom. pp.144-149, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson acceleration for reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2018 - 4th European workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-control using deep system identification and model predictive control for drone control under uncertain load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Privacy Preservation in Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Psychoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athens, Greece. pp.710-715, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2018.8480247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time degradation identification of UAV using machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anush Manukyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivares-Mendez Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Voos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il minimiser le résidu de Bellman ou maximiser la valeur moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Bellman residual a bad proxy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruct & Crush Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Loghmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity recognition using recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Psychoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Cross-Domain Conference for Machine Learning and Knowledge Extraction (CD-MAKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Reggio, Italy. pp.267-274, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66808-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softened approximate policy iteration for Markov games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2016 - 33rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score-based Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Asri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch Policy Iteration Algorithms for Continuous Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning (EWRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Reinforcement Learning in Relational Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conferences on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplicative UCB strategy for Gamma rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation Learning Applied to Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Machine Learning for Interactive Systems (MLIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'optimalité locale implique une garantie globale : recherche locale de politique dans un espace convexe et algorithme d'itération sur les politiques conservatif vu comme une montée de gradient fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage (JFPDA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Policy Search in a Convex Space and Conservative Policy Iteration as Boosted Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.35 - 50, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44845-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted and Reward-regularized Classification for Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2014 : 13th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.1249-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting when to laugh with structured classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. pp.1786-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de minimisation du résidu de Bellman boostée qui tient compte des démonstrations expertes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage (JFPDA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Bellman Residual Minimization Handling Expert Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference, ECML PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.549-564, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44851-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Convex Functions Programming for Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification régularisée par la récompense pour l'Apprentissage par Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around Inverse Reinforcement Learning and Score-based Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement inverse en cascadant classification et régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from demonstrations: Is it worth estimating a reward function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laugh-aware virtual agent and its impact on user amusement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.619-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par essaims particulaires de stratégies de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free POMDP optimisation of tutoring systems with echo-state networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDial 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par démonstrations : vaut-il la peine d'estimer une fonction de récompense?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Demonstrations: Is It Worth Estimating a Reward Function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimisation of Spoken Dialogue System Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Projections: a Remedy for Overfitting Issues in Time Series Prediction with Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.3253-3257, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascaded supervised learning approach to inverse reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sélecteur de Dantzig pour l'apprentissage par différences temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Swarm Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Swarm Intelligence and Differential Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zakopane, Poland. pp.75-83, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29353-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-adaptation in Spoken Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSDS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations de l'Algorithme Itérations sur les Politiques Modifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification structurée pour l'apprentissage par renforcement inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Behaviors Of Spoken Dialogue Systems Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4981-4984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning in Large-scale POMDP-based Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4989-4992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Reinforcement Learning through Structured Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lake Tahoe, Nevada, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de contrôleurs par essaim particulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un tuteur intelligent à partir d'un jeu de données fixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering of pathological ventricular rhythms during MRI scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D. Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSI2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Como, Italy. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Classification for Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dantzig Selector Approach to Temporal Difference Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1399-1406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Modified Policy Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Machine Learning - ICML 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage off-policy appliqué à un système de dialogue basé sur les PDMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Specific User Simulation in Spoken Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ITG Conference on Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Braunschweig, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regroupement non-supervisé d'utilisateurs par leur comportement pour les systèmes de dialogue parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour la personnalisation d'un logiciel d'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-penalized projected Bellman residual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wrokshop on Reinforcement Learning (EWRL 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive Least-Squares Learning with Eligibility Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wrokshop on Reinforcement Learning (EWRL 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainty within the KTD Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning and Experimental Design workshop in conjunction with AISTATS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy. pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering & colored noises: the (autoregressive) moving-average case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLASA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moindres carrés récursifs pour l'évaluation off-policy d'une politique avec traces d'éligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes - JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude pour l'optimisation en ligne d'un gestionnaire de dialogues parlés à grande échelle basé sur les POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Neural Field Optimization using the Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMB 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management for on-line optimisation of a POMDP-based large-scale spoken dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1301-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par imitation dans un cadre batch, off-policy et sans modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the dimentionality of the reward space in the Inverse Reinforcement Learning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLASA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Tutoring System from a Fixed Set of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Venice, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation for particle filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Boers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Podt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Chicago, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric value function approximation: A unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPRL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADPRL.2011.5967355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch, Off-policy and Model-Free Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop on Agents Learning Interactively from Human Teachers (ALIHT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch, Off-policy and Model-free Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Efficient On-line Learning of Optimal Dialogue Policies with Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1878-1883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Parametric Approach to Approximate Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Akrimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, Hawaii, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement Inverse pour la Simulation d'Utilisateurs dans les Systèmes de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Simulation in Dialogue Systems using Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Linearized Recursive Least Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittilä, Finland. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2010.5589236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astuce du Noyau & Quantification Vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Linearized Least-Squares Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes (JFPDA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Approximate Dynamic Programming for Dialog Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDial 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting natural actor-critics with value function approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNAIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Luxembourg, Luxembourg. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically linearized least-squares temporal differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscow, Russia. pp.450-457, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting natural actor-critics with value function approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes (JFPDA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainty within Value Function Approximation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning and Experimental Design workshop (collocated with AISTATS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Natural Actor-Critics with Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Perpignan, France. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16292-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Linearization for Value Function Approximation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Learning and Planning from Batch Time Series Data (OPT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude dans le cadre de l'approximation de la fonction de valeur pour l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eligibility Traces through Colored Noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscow, Russia. pp.458-465, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Spoken Dialogue Management with Fitted Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences Temporelles de Kalman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. (20 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences Temporelles de Kalman : le cas stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. (13 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Neural Information Processing - ICONIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.502-511, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10677-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences: the deterministic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPRL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nashville, TN, United States. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADPRL.2009.4927543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelizing Vector Quantization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.541-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences: Uncertainty and Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Model Uncertainty and Risk in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Bayesian Kernel Regression from Nonlinear Mapping of Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. pp.309-314, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2008.4685498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Reward Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.96-109, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89722-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-border workshop of PhD students in fundamental and applied mathematics (LMAM - UPVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Nonlinear Bayesian Online Kernel Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdvComp 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valencia, Spain. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADVCOMP.2008.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage bayésien de la récompense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Metz, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional and Recurrent Neural Networks for Activity Recognition in Smart Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Holzinger; R. Goebel; M. Ferri; V. Palade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Integrative Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10344, springer, pp.194-205, 2017, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERIODIC ARTIFACT REDUCTION FROM BIOMEDICAL SIGNALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2013/052944. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage off-policy appliqué à un système de dialogue basé sur les PDMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 18ème congrès francophone sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling Gaps in Micro-Meteorological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious Play for Mean Field Games: Continuous Time Analysis and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Benchmark of Neural Networks for System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Convex Functions Programming Applied to Control with Expert Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Search: Any Local Optimum Enjoys a Global Performance Guarantee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning with Eligibility Traces: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Modified Policy Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online adaptation of dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Jurcicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chaînes de production dans l'industrie sidérurgique : une approche statistique de l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paul Verlaine - Metz, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009METZ023S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal et apprentissage automatique, applications aux interactions homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Lille 1 - Sciences et Technologies, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu GEIST </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FastSLAM Approach Integrating Beamforming Maps for Ultrasound-based Robotic Inspection of Metal Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico F Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017841v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Annotated Dialogues Dataset for Natural Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Holzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.762. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10030762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Imitation Learning and Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.1814 - 1826. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2016.2543000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-max boosting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (2), pp.305-332. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10994-015-5491-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche locale de politique dans un espace convexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (6), pp.685-704. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.29.685-706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate modified policy iteration and its application to the game of Tetris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.1629−1676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning with Eligibility Traces: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.289-333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiﬁcation structurée pour l'apprentissage par renforcement inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (2), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.27.155-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An algorithmic Survey of Parametric Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.845-867. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNNLS.2013.2247418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A C++ Template-Based Reinforcement Learning Library: Fitting the Code to the Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Machine Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.625-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Reinforcement Learning Framework for Dialogue Management Optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.891-902. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2229257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00771646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample-Efficient Batch Reinforcement Learning for Dialogue Management Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM - Transactions on Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.art. 7 (1-21). </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1966407.1966412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.483-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences temporelles de Kalman: Cas déterministe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (4), pp.423-443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.24.423-443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Supervised to Reinforcement Learning: a Kernel-based Bayesian Filtering Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (1), pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation, Cartographie et Calibration de la Dispersion pour l'Inspection Robotique de Structures en Métal par Ondes Guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Zeghidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Show me the Way: Intrinsic Motivation from Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dadashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2021 - 20th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adversarially Guided Actor-Critic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Flet-Berliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Matters In On-Policy Reinforcement Learning? A Large-Scale Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Andrychowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Raichuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Stańczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertan Girgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CopyCAT: Taking Control of Neural Policies with Constant Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2020 - 19th International Conference on Autonomous Agents and Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Place Recognition on Bucolic Environment Across Seasons From Semantic Edge Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Benbihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aravecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France. pp.3032-3038, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Actor-Critics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS2020 - International Conference on Autonomous Agents and MultiAgent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, virtual, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Attentional Credit Assignment for Transfer in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2020 - 29th International Joint Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Yokohama / Virtual, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Localization on Metal Plates Based on Ultrasonic Guided Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane-Latif Ouabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pomarede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Felicien Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal Wasserstein Imitation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Dadashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Hussenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2021 - Ninth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vienna / Virtual, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISTATS 2020 - 23rd International Conference on Artificial Intelligence and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Palermo / Virtual, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Theory of Regularized Markov Decision Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2019 - Thirty-sixth International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Sampling for Deep System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mouscadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Robotics (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Text Classification using 2D Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios Vafeiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joahannes Kroph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE SmartWorld, Ubiquitous Intelligence &amp; Computing, Advanced &amp; Trusted Computing, Scalable Computing &amp; Communications, Cloud &amp; Big Data Computing, Internet of People and Smart City Innovation (SmartWorld/SCALCOM/UIC/ATC/CBDCom/IOP/SCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leicester, United Kingdom. pp.144-149, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson acceleration for reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2018 - 4th European workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory-control using deep system identification and model predictive control for drone control under uncertain load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Privacy Preservation in Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Psychoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Conference on Pervasive Computing and Communications Workshops (PerCom Workshops)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athens, Greece. pp.710-715, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2018.8480247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Bellman residual a bad proxy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2017 - Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Long Beach, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruct & Crush Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Loghmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time degradation identification of UAV using machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anush Manukyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivares-Mendez Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Voos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems (ICUAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il minimiser le résidu de Bellman ou maximiser la valeur moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human activity recognition using recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismini Psychoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Cross-Domain Conference for Machine Learning and Knowledge Extraction (CD-MAKE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Reggio, Italy. pp.267-274, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66808-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Softened approximate policy iteration for Markov games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2016 - 33rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score-based Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Asri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch Policy Iteration Algorithms for Continuous Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning (EWRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Reinforcement Learning in Relational Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conferences on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imitation Learning Applied to Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Machine Learning for Interactive Systems (MLIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiplicative UCB strategy for Gamma rewards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Policy Search in a Convex Space and Conservative Policy Iteration as Boosted Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.35 - 50, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44845-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'optimalité locale implique une garantie globale : recherche locale de politique dans un espace convexe et algorithme d'itération sur les politiques conservatif vu comme une montée de gradient fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage (JFPDA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted and Reward-regularized Classification for Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS 2014 : 13th International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.1249-1256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de minimisation du résidu de Bellman boostée qui tient compte des démonstrations expertes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Francophones de Planification, Décision et Apprentissage (JFPDA'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting when to laugh with structured classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterSpeech 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapore, Singapore. pp.1786-1790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Bellman Residual Minimization Handling Expert Demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference, ECML PKDD 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France. pp.549-564, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44851-9_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Convex Functions Programming for Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neural Information Processing Systems (NIPS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement inverse en cascadant classification et régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification régularisée par la récompense pour l'Apprentissage par Imitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from demonstrations: Is it worth estimating a reward function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around Inverse Reinforcement Learning and Score-based Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Multidisciplinary Conference on Reinforcement Learning and Decision Making (RLDM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Princeton, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laugh-aware virtual agent and its impact on user amusement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracey Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.619-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par essaims particulaires de stratégies de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free POMDP optimisation of tutoring systems with echo-state networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDial 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from Demonstrations: Is It Worth Estimating a Reward Function?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par démonstrations : vaut-il la peine d'estimer une fonction de récompense?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Plannification, Décision et Apprentissage (JFPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Projections: a Remedy for Overfitting Issues in Time Series Prediction with Echo State Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.3253-3257, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cascaded supervised learning approach to inverse reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Conference on Machine Learning and Knowledge Discovery in Databases (ECML/PKDD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40988-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Swarm Optimisation of Spoken Dialogue System Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sélecteur de Dantzig pour l'apprentissage par différences temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximations de l'Algorithme Itérations sur les Politiques Modifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification structurée pour l'apprentissage par renforcement inverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Behaviors Of Spoken Dialogue Systems Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4981-4984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte-Carlo Swarm Policy Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Swarm Intelligence and Differential Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Zakopane, Poland. pp.75-83, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29353-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-adaptation in Spoken Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWSDS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning in Large-scale POMDP-based Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.4989-4992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse Reinforcement Learning through Structured Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lake Tahoe, Nevada, United States. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de contrôleurs par essaim particulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nancy, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un tuteur intelligent à partir d'un jeu de données fixé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.241-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering of pathological ventricular rhythms during MRI scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary D. Clifford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSI2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Como, Italy. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Classification for Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Modified Policy Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Machine Learning - ICML 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage off-policy appliqué à un système de dialogue basé sur les PDMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dantzig Selector Approach to Temporal Difference Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lazaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. pp.1399-1406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Specific User Simulation in Spoken Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ITG Conference on Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Braunschweig, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regroupement non-supervisé d'utilisateurs par leur comportement pour les systèmes de dialogue parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par renforcement pour la personnalisation d'un logiciel d'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l1-penalized projected Bellman residual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wrokshop on Reinforcement Learning (EWRL 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive Least-Squares Learning with Eligibility Traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wrokshop on Reinforcement Learning (EWRL 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moindres carrés récursifs pour l'évaluation off-policy d'une politique avec traces d'éligibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes - JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman filtering & colored noises: the (autoregressive) moving-average case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLASA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude pour l'optimisation en ligne d'un gestionnaire de dialogues parlés à grande échelle basé sur les POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Neural Field Optimization using the Unscented Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Frezza-Buet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCMB 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCMB.2011.5952113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty management for on-line optimisation of a POMDP-based large-scale spoken dialogue system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1301-1304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par imitation dans un cadre batch, off-policy et sans modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the dimentionality of the reward space in the Inverse Reinforcement Learning problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLASA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainty within the KTD Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning and Experimental Design workshop in conjunction with AISTATS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy. pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a Tutoring System from a Fixed Set of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Venice, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation for particle filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvo Boers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Podt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUSION 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Chicago, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric value function approximation: A unified view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPRL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADPRL.2011.5967355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch, Off-policy and Model-free Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athens, Greece. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batch, Off-policy and Model-Free Apprenticeship Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI Workshop on Agents Learning Interactively from Human Teachers (ALIHT 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelona, Spain. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample Efficient On-line Learning of Optimal Dialogue Policies with Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. pp.1878-1883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non-Parametric Approach to Approximate Dynamic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Akrimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, Hawaii, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage par Renforcement Inverse pour la Simulation d'Utilisateurs dans les Systèmes de Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rouen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Simulation in Dialogue Systems using Inverse Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.1025-1028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Linearized Recursive Least Squares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kittilä, Finland. pp.272-276, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2010.5589236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astuce du Noyau & Quantification Vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically Linearized Least-Squares Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes (JFPDA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Uncertainty within Value Function Approximation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning and Experimental Design workshop (collocated with AISTATS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting natural actor-critics with value function approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones de Planification, Décision et Apprentissage pour la conduite de systèmes (JFPDA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Natural Actor-Critics with Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Perpignan, France. pp.207-218, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16292-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Approximate Dynamic Programming for Dialog Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDial 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting natural actor-critics with value function approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BNAIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Luxembourg, Luxembourg. 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistically linearized least-squares temporal differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscow, Russia. pp.450-457, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Linearization for Value Function Approximation in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Learning and Planning from Batch Time Series Data (OPT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eligibility Traces through Colored Noises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUMT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscow, Russia. pp.458-465, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUMT.2010.5676597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l'incertitude dans le cadre de l'approximation de la fonction de valeur pour l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Spoken Dialogue Management with Fitted Value Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthilkumar Chandramohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Makuhari, Japan. pp.86-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences Temporelles de Kalman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. (20 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences Temporelles de Kalman : le cas stochastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. (13 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking in Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Neural Information Processing - ICONIP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Bangkok, Thailand. pp.502-511, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-10677-4_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences: the deterministic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADPRL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nashville, TN, United States. pp.185-192, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADPRL.2009.4927543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernelizing Vector Quantization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bruges, Belgium. pp.541-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences: Uncertainty and Value Function Approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS Workshop on Model Uncertainty and Risk in Reinforcement Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Reward Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWRL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Lille, France. pp.96-109, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-89722-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Bayesian Kernel Regression from Nonlinear Mapping of Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico. pp.309-314, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2008.4685498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalman Temporal Differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-border workshop of PhD students in fundamental and applied mathematics (LMAM - UPVM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sparse Nonlinear Bayesian Online Kernel Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdvComp 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valencia, Spain. pp.199-204, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ADVCOMP.2008.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage bayésien de la récompense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFPDA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Metz, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Garbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolutional and Recurrent Neural Networks for Activity Recognition in Smart Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepika Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erinc Merdivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Hanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Kropf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Holzinger; R. Goebel; M. Ferri; V. Palade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Integrative Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10344, springer, pp.194-205, 2017, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERIODIC ARTIFACT REDUCTION FROM BIOMEDICAL SIGNALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gari Clifford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Oster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2013/052944. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage off-policy appliqué à un système de dialogue basé sur les PDMPO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Daubigney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 18ème congrès francophone sur la Reconnaissance de Formes et l'Intelligence Artificielle (RFIA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling Gaps in Micro-Meteorological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Fine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Tanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fictitious Play for Mean Field Games: Continuous Time Analysis and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pérolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Laurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Benchmark of Neural Networks for System Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offer Rozenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Convex Functions Programming Applied to Control with Expert Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pietquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Search: Any Local Optimum Enjoys a Global Performance Guarantee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-policy Learning with Eligibility Traces: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644516v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate Modified Policy Iteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gabillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online adaptation of dialogue systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Jurcicek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milica Gašić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Putois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des chaînes de production dans l'industrie sidérurgique : une approche statistique de l'apprentissage par renforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Paul Verlaine - Metz, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009METZ023S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01752647v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal et apprentissage automatique, applications aux interactions homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Machine Learning [stat.ML]. Université de Lille 1 - Sciences et Technologies, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01629638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId272"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017841v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane-Latif Ouabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinc Merdivan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Hanke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kropf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2016.2543000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-015-5491-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.685-706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.155-169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KC108LJR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2247418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00914768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2229257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966407.1966412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00512093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.423-443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D3V6RK7G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ouabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Hussenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dadashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Andrychowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Raichuk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Orsini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120508v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marinier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vieillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouscadet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Vafeiadis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalatzis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joahannes Kroph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540719" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismini Psychoula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2018.8480247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Manukyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivares-Mendez Miguel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629742v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Loghmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66808-6_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rolat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Asri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258820v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225816v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091079v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44845-8_3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104789v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_35" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916942v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hofmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Urbain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Platt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916935v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638259" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29353-5_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685009v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D. Clifford" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656496v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00599636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618117v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952113" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652194v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652762v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660612v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Boers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Podt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2011.5967355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596370v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660623v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Glaude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Akrimi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553168v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2010.5589236" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676598" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16292-3_21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLT96C7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553895v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553910v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676597" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00439316v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10677-4_57" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ST8MR3W9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2009.4927543" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00335052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2008.4685498" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X3B4WZP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00327081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2008.7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Fine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offer Rozenstein" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644516v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697169v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Jurcicek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Putois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752647v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ023S" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01629638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017841v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane-Latif Ouabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomarede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Geist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico F Declercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erinc Merdivan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Singh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Hanke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kropf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Holzinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10030762" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Piot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pietquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2016.2543000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-015-5491-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scherrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.29.685-706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghavamzadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gabillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lesner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Klein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.155-169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KC108LJR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2013.2247418" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00914768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00771646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilkumar Chandramohan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2229257" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00617517v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1966407.1966412" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00512093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fricout" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.24.423-443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D3V6RK7G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Ouabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pomar&#232;de" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Declercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Zeghidour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Hussenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dadashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03167169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Flet-Berliac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ferret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Andrychowicz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Raichuk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sta&#324;czyk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Orsini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sertan Girgin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162124v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Benbihi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197529" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03159832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marinier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Felicien Declercq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03137343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Vieillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02273741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mah&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mouscadet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981590" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Vafeiadis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalatzis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joahannes Kroph" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SmartWorld-UIC-ATC-SCALCOM-IOP-SCI.2019.00066" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01928142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540719" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismini Psychoula" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2018.8480247" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Loghmani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anush Manukyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivares-Mendez Miguel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Voos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629704v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66808-6_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;rolat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406886v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Asri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laroche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629651v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Lopes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01225816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091079v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44845-8_3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107837v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01060953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44851-9_35" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01104419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916940v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hofmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Urbain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Platt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wagner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916941v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638259" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40988-2_1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00916935v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736229v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lazaric" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00685009v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695540v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29353-5_9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778752v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00684819v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00701945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Oster" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary D. Clifford" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758882v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656496v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749421v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736205v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652516v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618117v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCMB.2011.5952113" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652194v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Ga&#353;i&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652762v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660612v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00599636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvo Boers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Podt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2011.5967355" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00660623v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596370v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00618252v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652438v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Glaude" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Akrimi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553168v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2010.5589236" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554338v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554346v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553870v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16292-3_21" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RHLT96C7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553180v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553913v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676598" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554324v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2010.5676597" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553895v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00553184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00439316v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10677-4_57" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ST8MR3W9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00380870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADPRL.2009.4927543" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351282v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-89722-4_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5X3B4WZP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00335052v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2008.4685498" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00327081v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ADVCOMP.2008.7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04489458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garbay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00869739v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gari Clifford" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Fine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offer Rozenstein" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tanny" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931977v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perrin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lauri&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00829548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644516v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697169v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652841v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Jurcicek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Young" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Putois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752647v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009METZ023S" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01629638v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>