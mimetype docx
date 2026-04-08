--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1241,693 +1241,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of degradation mechanisms of PBSA and PHBV under laboratoryscale composting conditions</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical study of the erosion of semi-crystalline polymers and the subsequent generation of microparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.06.025⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (41), pp.8302-8312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01482A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070279v1</w:t>
+                <w:t xml:space="preserve">hal-02285199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the erosion of semi-crystalline polymers and the subsequent generation of microparticles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of degradation mechanisms of PBSA and PHBV under laboratoryscale composting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Touchaleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (41), pp.8302-8312. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 167, pp.102-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SM01482A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285199v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Heinze</w:t>
+                <w:t xml:space="preserve">In situ AFM investigation of slow crack propagation mechanisms in a glassy polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Y. Nziakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">S. Goerke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ramonda</w:t>
+                <w:t xml:space="preserve">A.-C. Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869770v1</w:t>
+                <w:t xml:space="preserve">hal-01656192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roughness of oxide glass subcritical fracture surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Pallares</w:t>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Lechenault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ottina</w:t>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.15262⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.78 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633422v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ AFM investigation of slow crack propagation mechanisms in a glassy polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roughness of oxide glass subcritical fracture surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lechenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Goerke</w:t>
+                <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-C. Genix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">Cédric Ottina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.109-125. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (3), pp.1279-1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.15262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656192v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of niche partitioning among bacteria living on plastics, organic particles and surrounding seawaters</w:t>
               </w:r>
@@ -2041,334 +2041,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of non-biodegradable and biodegradable plastics by marine microorganisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wheat grain quantitative evaluation of vitreousness by light transmission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Hudec</w:t>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.58 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842397v1</w:t>
+                <w:t xml:space="preserve">hal-01904339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wheat grain quantitative evaluation of vitreousness by light transmission analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Chichti</w:t>
+                <w:t xml:space="preserve">Colonization of non-biodegradable and biodegradable plastics by marine microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Carrère</w:t>
+                <w:t xml:space="preserve">Cindy Hudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perry Higgs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83, pp.58 - 62. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2018.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904339v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up model for understanding the effects of wheat endosperm microstructure on its mechanical strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2579,90 +2579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the starch-protein interface depending on common wheat grain hardness revealed using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 239, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2748,51 +2748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1), pp.96 - 103. </w:t>
@@ -2830,77 +2830,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-mechanical properties of starch and gluten biopolymers from atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Analysis of Crack Closure Driven by Laplace Pressure in Silica Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,90 +4123,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence au Laboratoire MSC, Université Paris Diderot (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Diderot, Laboratoire MSC (Paris), May 2019, Paris, France</w:t>
@@ -4354,277 +4354,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fabre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190904v1</w:t>
+                <w:t xml:space="preserve">hal-02491776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491776v1</w:t>
+                <w:t xml:space="preserve">hal-04190904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des plastiques par les bactéries marines.</w:t>
               </w:r>
@@ -4748,77 +4748,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of polymers in the environment : mechanisms and kinetics of degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights For The Fragmentation Of Plastics Into Microplastics In The Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,51 +5102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation marine et enzymatique d’un polymère biodégradable: l’acide polylactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ciccotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5318,51 +5318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of polymers in the ocean : biodegradation versus fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plastiques se biodégradent-ils en mer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5581,51 +5581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5702,77 +5702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantiﬁcation of the Effect of Surface Slope on Mechanical Measurements by Contact-Resonance AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5827,77 +5827,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wheat Grain as a cemented granular material: Nanoscale investigation of its mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Structural Nano Composites (NANOSTRUC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5922,77 +5922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of wheat endosperm. Local measurements by AFM and numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6056,51 +6056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ciccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nziakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6155,77 +6155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach for understanding the link between Triticum aestivum grain texture and milling behaviour: Focus on the endosperm microstructure and local nano-mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,51 +6276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of wheat fractionation : Role of starch volume fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,103 +6401,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de rayure AFM pour la mesure de propriétés mécaniques à petite échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’animation du programme AMMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6522,77 +6522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des propriétés mécaniques locales par Microscopie à Force Atomique : Application aux constituants de l'albumen de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6630,77 +6630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanical experiments and modeling of wheat fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7038,77 +7038,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude micromécanique et microstructurale au sein de l’albumen amylacé du grain de blé par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7159,77 +7159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude micromécanique et microstructurale au sein de l'albumen amylacé du grain de blé par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7280,90 +7280,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition de la vitrosité inter-grains et intra-grain au sein d'un lot de blé par une méthode originale utilisant la lumière transmise au travers d'une coupe de grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès du réseau français de biologie des graines - Graine 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France. 2019</w:t>
@@ -7392,90 +7392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of polymers in aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7511,329 +7511,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and manipulation of biological objects on plastic films immersed in sea water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+                <w:t xml:space="preserve">Au cœur des granules d’amidon : explorer leurs propriétés mécaniques selon leur origine botanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de Microscopie à Sonde Locale 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Graines 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019532v1</w:t>
+                <w:t xml:space="preserve">hal-02940569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur des granules d’amidon : explorer leurs propriétés mécaniques selon leur origine botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karsta Heinze</w:t>
+                <w:t xml:space="preserve">Observation and manipulation of biological objects on plastic films immersed in sea water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Forum de Microscopie à Sonde Locale 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940569v1</w:t>
+                <w:t xml:space="preserve">hal-02019532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7888,90 +7888,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wheat Grain: From Biopolymer Mechanics to the Macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée Scientifique du Labex NUMEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7996,90 +7996,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the starch content affect common wheat fractionation? A numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8121,90 +8121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of wheat fractionation role of starch volume fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8246,103 +8246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et prédire le comportement à la rupture de l’albumen du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8367,64 +8367,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation du comportement mécanique des grains de blé tendre en relation avec la texture de l’albumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9038,51 +9038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.12.022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nziakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01450A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2021.100543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nziakou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Genix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.11.019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hudec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Higgs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01571" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2018.07.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2015-0040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04471.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9341-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. George" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tamura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.08.158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M37HKSRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Abou Coulibaly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greuet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cheick Coulibaly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Guy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745155v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ranieri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118144152.ch3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Galgani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_125-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.12.022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nziakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01450A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2021.100543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nziakou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Genix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.11.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2018.07.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hudec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Higgs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01571" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2015-0040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04471.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9341-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. George" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tamura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.08.158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M37HKSRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Abou Coulibaly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greuet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cheick Coulibaly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Guy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745155v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ranieri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118144152.ch3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Galgani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_125-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>