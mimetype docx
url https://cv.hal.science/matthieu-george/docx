--- v1 (2026-04-08)
+++ v2 (2026-05-09)
@@ -66,1630 +66,1630 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the carbon go? A new carbon balance method to assess what happens to plastics under solar exposure</w:t>
+                <w:t xml:space="preserve">Residual biodegradable microplastics derived from compostable packaging under large-scale industrial composting fully degrade in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustave Bertier</w:t>
+                <w:t xml:space="preserve">Cheick Abou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Martel</w:t>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Greuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0333021. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 451, pp.134496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0333021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.134496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347307v1</w:t>
+                <w:t xml:space="preserve">hal-05606069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A threshold model of plastic waste fragmentation: new insights into the distribution of microplastics in the ocean and its evolution over time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Where does the carbon go? A new carbon balance method to assess what happens to plastics under solar exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.116012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0333021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0333021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399066v1</w:t>
+                <w:t xml:space="preserve">hal-05347307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion about suitable applications for biodegradable plastics regarding their sources, uses and end of life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+                <w:t xml:space="preserve">A threshold model of plastic waste fragmentation: new insights into the distribution of microplastics in the ocean and its evolution over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2022.12.022⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.116012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.116012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04186887v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging steady-state and stick-slip fracture propagation in glassy polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion about suitable applications for biodegradable plastics regarding their sources, uses and end of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Paul-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Nziakou</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Tiennot</w:t>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SM01450A⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.242-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2022.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03475907v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating plastics in oceans: A matter of size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bridging steady-state and stick-slip fracture propagation in glassy polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Nziakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tiennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2021.100543⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.793-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM01450A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04186920v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative Influence of Plastic Debris Size and Shape, Chemical Composition and Phytoplankton-Bacteria Interactions in Driving Seawater Plastisphere Abundance, Diversity and Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingguang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.610231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.610231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Floating plastics in oceans: A matter of size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052901⟩</w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.100543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2021.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02573271v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Characterization of Oceanic Polyethylene Debris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution des océans par les plastiques et les microplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Galgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
+                <w:t xml:space="preserve">Guillaume Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b07061⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.BIO9300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-bio9300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990067v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des océans par les plastiques et les microplastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure Characterization of Oceanic Polyethylene Debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Galgani</w:t>
+                <w:t xml:space="preserve">Victoria Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-bio9300⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (7), pp.4102-4109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b07061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048415v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the erosion of semi-crystalline polymers and the subsequent generation of microparticles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM01482A⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285199v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of degradation mechanisms of PBSA and PHBV under laboratoryscale composting conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Touchaleaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 167, pp.102-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ AFM investigation of slow crack propagation mechanisms in a glassy polymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical study of the erosion of semi-crystalline polymers and the subsequent generation of microparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112, pp.109-125. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (41), pp.8302-8312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01482A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656192v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,51 +1805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,1612 +1907,1746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of niche partitioning among bacteria living on plastics, organic particles and surrounding seawaters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ AFM investigation of slow crack propagation mechanisms in a glassy polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dussud</w:t>
+                <w:t xml:space="preserve">Y. Nziakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Leïla Meistertzheim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">S. Goerke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112, pp.109-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186967v1</w:t>
+                <w:t xml:space="preserve">hal-01656192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wheat grain quantitative evaluation of vitreousness by light transmission analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of niche partitioning among bacteria living on plastics, organic particles and surrounding seawaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Carrère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Claire Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leïla Meistertzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83, pp.58 - 62. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236, pp.807-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2018.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904339v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of non-biodegradable and biodegradable plastics by marine microorganisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wheat grain quantitative evaluation of vitreousness by light transmission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Hudec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.58 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842397v1</w:t>
+                <w:t xml:space="preserve">hal-01904339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up model for understanding the effects of wheat endosperm microstructure on its mechanical strength</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Colonization of non-biodegradable and biodegradable plastics by marine microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafik Affes</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perry Higgs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414119v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale investigation of stress-corrosion crack propagation mechanisms in oxide glasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bottom-up model for understanding the effects of wheat endosperm microstructure on its mechanical strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ponson</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chapuliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/corrrev-2015-0040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241397v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the starch-protein interface depending on common wheat grain hardness revealed using atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 239, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion properties of wheat-based particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale investigation of stress-corrosion crack propagation mechanisms in oxide glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Moussa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ramonda</w:t>
+                <w:t xml:space="preserve">S. Chapuliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2013.03.015⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (6), pp.501-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/corrrev-2015-0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268066v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-mechanical properties of starch and gluten biopolymers from atomic force microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adhesion properties of wheat-based particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.08.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.96 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2013.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648905v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of Crack Closure Driven by Laplace Pressure in Silica Glass</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nano-mechanical properties of starch and gluten biopolymers from atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ciccotti</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04471.x⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.3788-3795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656883v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Finite Probe Size on Self-Affine Roughness Measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quantitative Analysis of Crack Closure Driven by Laplace Pressure in Silica Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Rountree</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bouchaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matteo Ciccotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104, pp.025502. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94, pp.2613-2618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.025502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04471.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534475v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack opening profile in DCDC specimen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Effects of Finite Probe Size on Self-Affine Roughness Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lechenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Prevot</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-009-9341-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.025502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.025502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371380v1</w:t>
+                <w:t xml:space="preserve">hal-00534475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crack opening profile in DCDC specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ponson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 156, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-009-9341-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence of plastic damage in thin films around buckling structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 469-470, pp.221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2004.08.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3522,3486 +3656,3486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How scientific networks can help advancing both scientific knowledge and public policies: the case study of the “Plastics, Environment and Health” network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Paul-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; Ifremer, Jun 2025, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/oos2025-775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and quantification of biodegradable nano and microplastics in biowaste compost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Abou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Greuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Bio-based and Biodegradable Polymers (BIOPOL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Alicante, Jul 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological development for quantifying transient degradation products of biodegradable plastics in compost. Detection and quantification of biodegradable nano- and micro-plastics in biowaste compost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abou Cheick Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Greuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées du GDR Plastiques, Environnement, Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer degradation in the ocean: a model for fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Colloque National du GFP, GFP22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d’études et d’applications des Polymères, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche théorique de la fragmentation et comparaison aux données océaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2022 : Troisième rencontre du GDR Polymères et Océans 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Polymères et Océans, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">New Insights For The Fragmentation Of Plastics Into Microplastics In The Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Laboratoire MSC, Université Paris Diderot (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Laboratoire MSC (Paris), May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">BIOPOL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190598v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the grains : Fragmentation of a cemented granular bio-material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biodegradation performance of PHBV and PBSA: What makes the difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lajarrige</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers (BIOPOL-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943080v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking the grains : Fragmentation of a cemented granular bio-material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fabre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491776v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
+              <w:t xml:space="preserve">Conférence au Laboratoire MSC, Université Paris Diderot (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Laboratoire MSC (Paris), May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190904v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des plastiques par les bactéries marines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Catala</w:t>
+                <w:t xml:space="preserve">A geometric model for the erosion and fragmentation of polymers in the ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
+              <w:t xml:space="preserve">5TH INTERNATIONAL SOFT MATTER CONFERENCE (ISMC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552256v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of polymers in the environment : mechanisms and kinetics of degradation</w:t>
+                <w:t xml:space="preserve">Erosion and Fragmentation of semi-crystalline polymers. Release of microplastics in the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-américain sur les plastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Conférence à l'Université de Tel Aviv (Israel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tel Aviv (Israel), Dec 2019, Tel-Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491867v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights For The Fragmentation Of Plastics Into Microplastics In The Ocean</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dégradation des plastiques par les bactéries marines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Odobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOPOL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Premières Rencontres du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491749v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation performance of PHBV and PBSA: What makes the difference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fate of polymers in the environment : mechanisms and kinetics of degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Biobased and Biodegradable Polymers (BIOPOL-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque franco-américain sur les plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706320v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation marine et enzymatique d’un polymère biodégradable: l’acide polylactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymère et Océans 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roughness of oxide glass sub-critical fracture surfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lechenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ciccotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop :Emergence of surface and interface structure from friction, fracture and deformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECAM-HQ-EPFL, Jul 2018, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of polymers in the ocean : biodegradation versus fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of the tensile strength of a biological granular aggregate: Effect of the particle size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fabre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean François Ghiglione</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Softcomp Annual Meeting 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924242v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plastiques se biodégradent-ils en mer ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Fate of polymers in the ocean : biodegradation versus fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Ghiglione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées scientifiques du LabeX NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Softcomp Annual Meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924120v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the tensile strength of a biological granular aggregate: Effect of the particle size distribution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les plastiques se biodégradent-ils en mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes journées scientifiques du LabeX NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539472v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantiﬁcation of the Effect of Surface Slope on Mechanical Measurements by Contact-Resonance AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wheat Grain as a cemented granular material: Nanoscale investigation of its mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karsta Heinze</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of wheat endosperm. Local measurements by AFM and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Structural Nano Composites (NANOSTRUC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Aberdeen, United Kingdom</w:t>
+              <w:t xml:space="preserve">5ème journées scientifiques du LabEx Numev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605556v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of wheat endosperm. Local measurements by AFM and numerical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Chichti</w:t>
+                <w:t xml:space="preserve">The Wheat Grain as a cemented granular material: Nanoscale investigation of its mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées scientifiques du LabEx Numev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Structural Nano Composites (NANOSTRUC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019637v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanisms of fracture propagation in glassy polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ciccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nziakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Chemical and Structural Transformations in Materials under Mechanical Load</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale approach for understanding the link between Triticum aestivum grain texture and milling behaviour: Focus on the endosperm microstructure and local nano-mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Workshop on Food Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Institute of Food Technologies, Apr 2014, Quakenbrück, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of wheat fractionation : Role of starch volume fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Modeling Granular Media Across Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de rayure AFM pour la mesure de propriétés mécaniques à petite échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’animation du programme AMMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des propriétés mécaniques locales par Microscopie à Force Atomique : Application aux constituants de l'albumen de blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Micro-mechanical experiments and modeling of wheat fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745155v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical experiments and modeling of wheat fractionation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Mesures des propriétés mécaniques locales par Microscopie à Force Atomique : Application aux constituants de l'albumen de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844220v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stress gradient at the vicinity of a crack tip on ionic diffusion in silicate glasses : an AFM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Celarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ciccotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth Conference on the Fractography of Glasses and Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Rochester, United States. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMATION AND EVOLUTION OF A CONFINED LIQUID CONDENSATE AT THE CRACK TIP IN GLASSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ciccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wondraczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dittmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on the Fractography of Glasses and Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Rochester (NY), France. pp.25-34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118144152.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7011,1496 +7145,1496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude micromécanique et microstructurale au sein de l’albumen amylacé du grain de blé par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Forum des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude micromécanique et microstructurale au sein de l'albumen amylacé du grain de blé par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répartition de la vitrosité inter-grains et intra-grain au sein d'un lot de blé par une méthode originale utilisant la lumière transmise au travers d'une coupe de grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congrès du réseau français de biologie des graines - Graine 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of polymers in aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées scientifiques du LabEx Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur des granules d’amidon : explorer leurs propriétés mécaniques selon leur origine botanique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Observation and manipulation of biological objects on plastic films immersed in sea water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Forum de Microscopie à Sonde Locale 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940569v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and manipulation of biological objects on plastic films immersed in sea water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Au cœur des granules d’amidon : explorer leurs propriétés mécaniques selon leur origine botanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de Microscopie à Sonde Locale 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Graines 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019532v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journées scientifiques du LabEx Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Wheat Grain: From Biopolymer Mechanics to the Macroscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée Scientifique du Labex NUMEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the starch content affect common wheat fractionation? A numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grain for feeding the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of wheat fractionation role of starch volume fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et prédire le comportement à la rupture de l’albumen du grain de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National du Réseau Français de Biologie des Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation du comportement mécanique des grains de blé tendre en relation avec la texture de l’albumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques des Industries Céréalières JTIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Reims, France. Industries des Céréales, 188, 2013, Industries des Céréales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8510,388 +8644,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dangers de l’invasion plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre vert 2022. Challier Emeric (Dir.), Delbosc Anaïs, Estève Claire, Magalara-Morneau Marianna (Coord.). ISBN : 978-2-7465-2360-9. pp.23-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dangers de l'invasion plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Galgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre vert 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Pommier, 2021, 9782746523609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ AFM Investigations and Fracture Mechanics Modeling of Slow Fracture Propagation in Oxide and Polymer Glasses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ciccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreoni W.; Yip S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Materials Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 2, Springer, pp.1-37, 2018, Applications: Current and Emerging Materials, 978-3-319-50257-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-50257-1_125-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9038,51 +9172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.12.022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nziakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01450A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2021.100543" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nziakou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Genix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.11.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2018.07.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842397v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hudec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Higgs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01571" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuliot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2015-0040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04471.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9341-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. George" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tamura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.08.158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M37HKSRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Abou Coulibaly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greuet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cheick Coulibaly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Guy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919682v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920226v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924242v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605556v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019637v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066331v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745081v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745155v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844220v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656886v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ranieri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118144152.ch3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019570v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019532v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605083v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594752v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594308v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Galgani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_125-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Abou Coulibaly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Greuet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.134496" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Bertier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Martel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0333021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.116012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2022.12.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Nziakou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tiennot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01450A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03128870v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingguang Cheng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.610231" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2021.100543" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048415v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bio9300" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touchaleaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.06.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01482A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Pallares" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lechenault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bouchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ottina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15262" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nziakou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goerke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Genix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.11.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dussud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Le&#239;la Meistertzheim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.12.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2018.07.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hudec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Higgs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01571" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/corrrev-2015-0040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04471.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lechenault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rountree" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouchaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.025502" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-009-9341-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coupeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belliard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tamura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.08.158" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M37HKSRG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952262v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Cheick Coulibaly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187077v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706320v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Guy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lajarrige" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491776v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190904v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552256v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cheng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pandin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odobel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Catala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919682v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920226v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924242v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924120v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019637v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066331v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celarie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciccotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656886v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciccotti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ranieri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wondraczek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dittmar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118144152.ch3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019532v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019624v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594308v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594354v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498659v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Galgani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185541v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904561v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50257-1_125-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>