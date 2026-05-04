--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -601,516 +601,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Has the Anthropocene affected the frequency and intensity of tropical cyclones? Evidence from Mascarene Islands historical records (southwestern Indian Ocean)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using archaeological data for the understanding of Late-Holocene Sea of Galilee’s level fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Artzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103933⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09768-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778022v1</w:t>
+                <w:t xml:space="preserve">hal-03621121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using archaeological data for the understanding of Late-Holocene Sea of Galilee’s level fluctuations</w:t>
+                <w:t xml:space="preserve">Refining Late-Holocene environmental changes of the Akko coastal plain and its impacts on the settlement and anchorage patterns of Tel Akko (Israel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Artzy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Jol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09768-8⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621121v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Late-Holocene environmental changes of the Akko coastal plain and its impacts on the settlement and anchorage patterns of Tel Akko (Israel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast quantitative analysis of n-alkanes, PAHs and alkenones in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreu-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria López</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rosell-Melé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.104471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2022.104471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616918v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast quantitative analysis of n-alkanes, PAHs and alkenones in sediments</w:t>
+                <w:t xml:space="preserve">Has the Anthropocene affected the frequency and intensity of tropical cyclones? Evidence from Mascarene Islands historical records (southwestern Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Raja</w:t>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Villanueva</w:t>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moreu-Romero</w:t>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Pourkerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.104471. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.103933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2022.104471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741128v1</w:t>
+                <w:t xml:space="preserve">hal-03778022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene evolution and signature of environmental change of the Burullus lagoon (Nile Delta) deciphered from a long sediment record</w:t>
               </w:r>
@@ -1269,51 +1269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1377,77 +1377,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a multi-proxy approach to locate the elusive Phoenician/Persian anchorage of Tel Akko (Israel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Jol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossi Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Abu Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1511,77 +1511,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a multi-proxy approach to locate the elusive Phoenician/Persian anchorage of Tel Akko (Israel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Jol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossi Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Abu Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1632,64 +1632,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent anthropogenic climate change exceeds the rate and magnitude of natural Holocene variability on the Balearic Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Cheddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1760,468 +1760,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of ancient harbours in deltaic contexts: A geoarchaeological typology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Holocene sea-level evolution of Paros Island (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Karkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niki Evelpidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.022⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 500, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537011v1</w:t>
+                <w:t xml:space="preserve">hal-03888525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halmyris: Geoarchaeology of a fluvial harbour on the Danube Delta (Dobrogea, Romania)</w:t>
+                <w:t xml:space="preserve">Evolution of ancient harbours in deltaic contexts: A geoarchaeological typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683618810397⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191, pp.141-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950888v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene sea-level evolution of Paros Island (Cyclades, Greece)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halmyris: Geoarchaeology of a fluvial harbour on the Danube Delta (Dobrogea, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Karkani</w:t>
+                <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niki Evelpidou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Gandouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 500, pp.139-146. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.313-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683618810397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03888525v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene palaeogeographical evolution of Paroikia Bay (Paros Island, Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Karkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niki Evelpidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hampik Maroukian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2266,291 +2266,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New relative sea-level insights into the isostatic history of the Western Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeological investigations at Akko, Israel: New insights into landscape changes and related anchorage locations since the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Vacchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gloria López-Cadavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Artzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.025⟩</w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (6), pp.641-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091058v1</w:t>
+                <w:t xml:space="preserve">hal-02091078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological investigations at Akko, Israel: New insights into landscape changes and related anchorage locations since the Bronze Age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New relative sea-level insights into the isostatic history of the Western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita T Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Spada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (6), pp.641-660. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.396-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.21683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091078v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie des ports antiques en contextes deltaïques : quelques exemples de Méditerranée et de mer Noire</w:t>
               </w:r>
@@ -2608,476 +2608,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of Pollentia 's southern harbour: Geoarchaeological evidence from the Bay of Alcúdia (Mallorca, Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tsunamis in the geological record: Making waves with a cautionary tale from the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Marriner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kaniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 466, pp.184-201. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1700485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760248v1</w:t>
+                <w:t xml:space="preserve">hal-01765608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunamis in the geological record: Making waves with a cautionary tale from the Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Geoarchaeology of ancient harbours in lagoonal contexts: an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guenaelle Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765608v1</w:t>
+                <w:t xml:space="preserve">hal-03609564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeology of ancient harbours in lagoonal contexts: an introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In search of Pollentia 's southern harbour: Geoarchaeological evidence from the Bay of Alcúdia (Mallorca, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Fornós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466, pp.184-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609564v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of agriculture on the Taman Peninsula, Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Avnaim-Katav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Rostek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3301,51 +3301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Abu Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,77 +3409,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of agro-pastoral farming and anthropogenic impact in the Taman Peninsula, Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Kaniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,90 +3556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques géomorphologiques et typologie géoarchéologique des ports antiques en contextes lagunaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (2), pp.7215. </w:t>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,294 +3824,294 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effects of Coastline and River Changes on Anchorages, Harbours, and Habitation Patterns The case of Akko</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yossi Salmon</w:t>
+                <w:t xml:space="preserve">Istros, Black Sea Coast, Romania A geoarchaeological perspective on the location of the harbour(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Abu-Hamid</w:t>
+                <w:t xml:space="preserve">Valentin Bottez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Asăndulesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vladu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Sava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9789088909450</w:t>
+              <w:t xml:space="preserve">, Sidestone Press, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600729v1</w:t>
+                <w:t xml:space="preserve">hal-03600739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Istros, Black Sea Coast, Romania A geoarchaeological perspective on the location of the harbour(s)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrei Asăndulesei</w:t>
+                <w:t xml:space="preserve">The Effects of Coastline and River Changes on Anchorages, Harbours, and Habitation Patterns The case of Akko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Artzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Jol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vladu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiberiu Sava</w:t>
+                <w:t xml:space="preserve">Amani Abu-Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stella Demesticha; Lucy Blue; Kalliopi Baika; Carlo Beltrame; David Blackman; Deborah Cvikel; Helen Farr; Dorit Sivan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sidestone Press, 2021</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9789088909450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600739v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualization and Typology of Ancient Island Harbors in the Mediterranean: From Natural Hazards to Anthropogenic Imprints</w:t>
               </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marriner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ayelet Gilboa; Assaf Yasur-Landau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomads of the Mediterranean: Trade and Contact in the Bronze and Iron Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 112, BRILL, pp.105-127, 2020, Culture and History of the Ancient Near East, 978-90-04-43011-2. </w:t>
@@ -4495,398 +4495,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04741792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphica, the new diamond open access journal in the field of geomorphology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roberto Fernández</w:t>
+                <w:t xml:space="preserve">REGIONAL EFFECT OF RIVER SILTING ON MARITIME TRADE IN THE LATE BRONZE/IRON AGES: THE HAIFA/AKKO BAY AS AN EXAMPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Artzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union - General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th European Association of Archaeologists Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin (IE), Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04489109v1</w:t>
+                <w:t xml:space="preserve">halshs-04512554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REGIONAL EFFECT OF RIVER SILTING ON MARITIME TRADE IN THE LATE BRONZE/IRON AGES: THE HAIFA/AKKO BAY AS AN EXAMPLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Artzy</w:t>
+                <w:t xml:space="preserve">Geomorphica: The Diamond Open-Access Journal for Geomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Syu-Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Stammler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Association of Archaeologists Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Dublin (IE), Ireland</w:t>
+              <w:t xml:space="preserve">American Geophysical Union - General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Nov 2023, San Francisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04512554v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04489117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphica: The Diamond Open-Access Journal for Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larry Syu-Heng</w:t>
+                <w:t xml:space="preserve">Geomorphica, the new diamond open access journal in the field of geomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Stammler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melanie Stammler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union - General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union - General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04489117v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04489109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal geoarchaeology of the Danube delta. Results from Halmyris, Enisala and Istros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating an ancient anchorage at Tel Akko (Israel) using subsurface imaging: 2019 results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Bergevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Jol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Sailer-Haugland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5114,77 +5114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie des ports lagunaires en Méditerranée et en mer Noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guenaelle Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mena El-Assal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5252,247 +5252,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of Alexandria's ancient water canals (Egypt)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphica: A community-driven diamond open access journal in geomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Grimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Stammler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International ONSEA Workshop “Coastlines in a changing world. Seascape evolution during the Late Quaternary”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the German Society for Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735936v1</w:t>
+                <w:t xml:space="preserve">hal-04741752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphica: A community-driven diamond open access journal in geomorphology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In search of Alexandria's ancient water canals (Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mena El-Assal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the German Society for Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">1st International ONSEA Workshop “Coastlines in a changing world. Seascape evolution during the Late Quaternary”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741752v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5568,51 +5568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17DAE2BB"/>
+    <w:nsid w:val="5BA29468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5799,51 +5799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-giaime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1261-0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5935-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bosch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Burrows" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goodwin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.54" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Artzy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jeasmedarcherstu.13.4.0381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Joseph" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Salel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Pourkerman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103933" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09768-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salmon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanueva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreu-Romero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2022.104471" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110861" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu Hamid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.06.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100268" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karkani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.02.027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampik Maroukian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.04.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita T Melis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091078v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez-Cadavid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21683" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forn&#243;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.11.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700485" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya S Bolikhovskaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8300" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Avnaim-Katav" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600729v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu-Hamid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600739v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bottez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei As&#259;ndulesei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vladu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Sava" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004430112_009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Grimm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16894" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489109v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stammler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1289" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04512554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Syu-Heng" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Bergevin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Sailer-Haugland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salomon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2020-002.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741752v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-giaime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1261-0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5935-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bosch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Burrows" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goodwin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.54" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Artzy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jeasmedarcherstu.13.4.0381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Joseph" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Salel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09768-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanueva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreu-Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2022.104471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Pourkerman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103933" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110861" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu Hamid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.06.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100268" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karkani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.02.027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampik Maroukian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.04.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez-Cadavid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21683" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita T Melis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700485" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forn&#243;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.11.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya S Bolikhovskaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8300" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Avnaim-Katav" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bottez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei As&#259;ndulesei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vladu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Sava" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu-Hamid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004430112_009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Grimm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16894" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04512554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Syu-Heng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stammler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1289" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Bergevin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Sailer-Haugland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salomon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2020-002.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>