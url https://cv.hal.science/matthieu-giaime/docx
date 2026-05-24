--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,5513 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5461 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Giaime </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Géographie (géomorphologie et géoarchéologie)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthieu-giaime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1261-0047</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=8U1GqkQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Y-5935-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Giaime est géomorphologue et géoarchéologue. Il s'intéresse à l'évolution spatio-temporelle des littoraux afin d'évaluer le rôle des impacts climatiques et des activités humaines dans l'évolution des socio-écosystèmes au cours de l'Holocène. Il est titulaire d'une licence, d'un master et d'un doctorat de l'université d'Aix-Marseille (France). Après son doctorat, il a successivement rejoint le département de géographie de l'Université de Durham (Royaume-Uni) en tant que Junior Research Fellow MSCA-Cofund (2018-2019), le département des civilisations maritimes de l'Université de Haïfa (Israël) en tant que post doctorant (2020) et l'Institut des sciences et technologies de l'environnement de l'Université autonome de Barcelone (Espagne) en tant que Marie Skłodowska-Curie Individual Fellow (2021-2022). Il est actuellement maître de conférences au département de géographie de l'Université Paul-Valéry - Montpellier 3 (France), affilié au laboratoire CNRS &amp;quot;Archéologie des Sociétés Méditerranéennes&amp;quot; et chercheur associé au Recanati Institute for Maritime Studies (RIMS) de l'Université de Haïfa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses recherches visent à explorer les interactions entre l'homme et l'environnement dans d’anciennes villes côtières/portuaires. Il a développé une expertise dans l'utilisation d’indicateurs paléoécologiques (ostracodes et pollens) et géochimiques (XRF, TOC, biomarqueurs) extraits de carottes sédimentaires afin de comprendre comment les populations anciennes percevaient et réagissaient aux changements environnementaux et climatiques, et comment elles modifiaient durablement leur environnement. Son doctorat était particulièrement innovant car il utilisait une approche comparative pour étudier les anciens peuplements côtiers de la Méditerranée et de la mer Noire. Ce travail a permis de proposer une première typologie des ports anciens dans des contextes deltaïques, basée sur l'étude des impacts cumulés des pressions environnementales et anthropogéniques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours des dernières années, ses recherches ont évolué et se sont développées dans un certain nombre de directions, largement – mais pas exclusivement – structurées autour de l'évolution des littoraux (Méditerranée, mer Noire et mer Rouge) au cours des ~8000 dernières années. Son travail peut être divisé en deux thèmes interdépendants : (1) la géomorphologie et la chronostratigraphie des ports anciens ; et (2) la réponse morphosédimentaire des deltas aux forçages climatiques, aux impacts humains et aux changements relatifs du niveau de la mer. D'une manière générale, ses recherches ont démontré que les littoraux meubles ont été des enregistreurs particulièrement sensibles des variations climatiques passées et des perturbations anthropiques. Récemment, il a appliqué des questions de recherche similaires aux littoraux lacustres, en particulier au lac de Galilée dans la vallée du Jourdain, afin de mettre en perspective l'évolution des littoraux maritimes et lacustres et de mettre en évidence les différentes stratégies développées par les sociétés humaines pour faire face aux changements environnementaux dans ces différents milieux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au cours des deux dernières années, Matthieu Giaime a participé au développement et au lancement de Geomorphica. Il s'agit d'une revue Diamond Open Access animée par une large communauté de jeunes géomorphologues. A Geomorphica, Matthieu est rédacteur en chef adjoint et fait partie du comité de direction en tant que responsable de l'équipe éthique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphica: The most accessible journal for the geomorphology community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59236/geomorphica.v1i1.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Effect of River Silting on Maritime Trade in the Late Bronze / Iron Ages: The Haifa/Akko Bay as an Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Artzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eastern Mediterranean Archaeology &amp; Heritage Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (4), pp.381 - 391. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5325/jeasmedarcherstu.13.4.0381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between channelization, sedimentation and sea level in the deltaic environment of the ancient harbor of Lattara, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rovira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 476, pp.107384. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Anthropocene affected the frequency and intensity of tropical cyclones? Evidence from Mascarene Islands historical records (southwestern Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Pourkerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 217, pp.103933. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using archaeological data for the understanding of Late-Holocene Sea of Galilee’s level fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Artzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09768-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining Late-Holocene environmental changes of the Akko coastal plain and its impacts on the settlement and anchorage patterns of Tel Akko (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Artzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Jol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast quantitative analysis of n-alkanes, PAHs and alkenones in sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Villanueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moreu-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosell-Melé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.104471. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2022.104471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution and signature of environmental change of the Burullus lagoon (Nile Delta) deciphered from a long sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoshuang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 590, pp.110861. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.110861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The late Holocene record of Lake Mareotis, Nile Delta, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mena El-Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70 (1), pp.93-104. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egqsj-70-93-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-proxy approach to locate the elusive Phoenician/Persian anchorage of Tel Akko (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Jol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Abu Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 602, pp.66-81. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2021.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a multi-proxy approach to locate the elusive Phoenician/Persian anchorage of Tel Akko (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Jol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Abu Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 602, pp.66-81. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2021.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent anthropogenic climate change exceeds the rate and magnitude of natural Holocene variability on the Balearic Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100268. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene sea-level evolution of Paros Island (Cyclades, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Evelpidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 500, pp.139-146. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halmyris: Geoarchaeology of a fluvial harbour on the Danube Delta (Dobrogea, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bivolaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683618810397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of ancient harbours in deltaic contexts: A geoarchaeological typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.141-167. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene palaeogeographical evolution of Paroikia Bay (Paros Island, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Evelpidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hampik Maroukian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 350 (5), pp.202-211. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2018.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New relative sea-level insights into the isostatic history of the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ghilardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita T Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Spada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 201, pp.396-408. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological investigations at Akko, Israel: New insights into landscape changes and related anchorage locations since the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria López-Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Artzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.641-660. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.21683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie des ports antiques en contextes deltaïques : quelques exemples de Méditerranée et de mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsunamis in the geological record: Making waves with a cautionary tale from the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (10), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1700485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeology of ancient harbours in lagoonal contexts: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Roman Archaeology (JRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of Pollentia 's southern harbour: Geoarchaeological evidence from the Bay of Alcúdia (Mallorca, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ángel Cau Ontiveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fornós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Vacchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 466, pp.184-201. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of agriculture on the Taman Peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya S Bolikhovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mediterranee.8300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Taman Peninsula's ancient Bosphorus channels, south-west Russia: Deltaic progradation and Greek colonisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Avnaim-Katav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.327-335. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.11.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoarchaeological evolution of Tel Akko's ancient harbour (Israel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Abu Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.71 - 81. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of agro-pastoral farming and anthropogenic impact in the Taman Peninsula, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.43 - 51. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques géomorphologiques et typologie géoarchéologique des ports antiques en contextes lagunaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Blot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.7215. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.7215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un archipel à une plaine deltaïque : géoarchéologie de la péninsule de Taman (sud-ouest de la Russie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Baralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Porotov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Géoarchéologie des ports antiques, 130, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istros, Black Sea Coast, Romania A geoarchaeological perspective on the location of the harbour(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bivolaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bottez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Asăndulesei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vladu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Sava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestone Press, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Coastline and River Changes on Anchorages, Harbours, and Habitation Patterns The case of Akko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Artzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Jol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Abu-Hamid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stella Demesticha; Lucy Blue; Kalliopi Baika; Carlo Beltrame; David Blackman; Deborah Cvikel; Helen Farr; Dorit Sivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Under the Mediterranean I: Studies in Maritime Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789088909450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualization and Typology of Ancient Island Harbors in the Mediterranean: From Natural Hazards to Anthropogenic Imprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ayelet Gilboa; Assaf Yasur-Landau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomads of the Mediterranean: Trade and Contact in the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, BRILL, pp.105-127, 2020, Culture and History of the Ancient Near East, 978-90-04-43011-2. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004430112_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of mid-to late Holocene hydroclimatic variability and sediment dynamics on coastal flooding and human settlement in the Lez delta plain, southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Degeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Piques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2025, Vienne (Autriche), Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphica: The Diamond Open-Access Journal for Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGIONAL EFFECT OF RIVER SILTING ON MARITIME TRADE IN THE LATE BRONZE/IRON AGES: THE HAIFA/AKKO BAY AS AN EXAMPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Artzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Association of Archaeologists Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin (IE), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04512554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphica: The Diamond Open-Access Journal for Geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Syu-Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goodwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Stammler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union - General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Nov 2023, San Francisco, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04489117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphica, the new diamond open access journal in the field of geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Stammler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union - General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04489109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal geoarchaeology of the Danube delta. Results from Halmyris, Enisala and Istros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bivolaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Black Sea Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Constanta, Romania. pp.533-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating an ancient anchorage at Tel Akko (Israel) using subsurface imaging: 2019 results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Bergevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Jol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Sailer-Haugland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Artzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yossi Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Ground Penetrating Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Golden, United States. pp.2-5, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/gpr2020-002.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoarchéologie des ports lagunaires en Méditerranée et en mer Noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaelle Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mena El-Assal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Flaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e rencontre de l’ATEQ, Paléolagunes et terres humides quaternaires des littoraux méditerranéens.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphica: A community-driven diamond open access journal in geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Stammler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the German Society for Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of Alexandria's ancient water canals (Egypt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hairy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mena El-Assal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ONSEA Workshop “Coastlines in a changing world. Seascape evolution during the Late Quaternary”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5568,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BA29468"/>
+    <w:nsid w:val="7F1AE679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5799,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-giaime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1261-0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5935-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043226v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bosch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Burrows" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goodwin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.54" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Artzy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jeasmedarcherstu.13.4.0381" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679624v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Joseph" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Salel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09768-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106778" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741128v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanueva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreu-Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2022.104471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Pourkerman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103933" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110861" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu Hamid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.06.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982247v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100268" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karkani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.02.027" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampik Maroukian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.04.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez-Cadavid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21683" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita T Melis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700485" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forn&#243;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.11.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya S Bolikhovskaya" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8300" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Avnaim-Katav" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.046" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760251v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600739v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bottez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei As&#259;ndulesei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vladu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Sava" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu-Hamid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004430112_009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10579" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741792v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Grimm" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16894" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04512554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489117v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Syu-Heng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stammler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489109v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1289" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577121v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Bergevin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Sailer-Haugland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salomon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2020-002.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735936v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-giaime" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1261-0047" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8U1GqkQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Y-5935-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043226v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lefebvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bosch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Burrows" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goodwin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59236/geomorphica.v1i1.54" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Artzy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jeasmedarcherstu.13.4.0381" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Joseph" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Salel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rovira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107384" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Pourkerman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103933" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09768-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Jol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salmon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Villanueva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreu-Romero" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2022.104471" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Salem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.110861" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu Hamid" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.06.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Cau Ontiveros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100268" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karkani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Evelpidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.02.027" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01950888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Magne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618810397" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537011v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.01.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampik Maroukian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.04.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita T Melis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.10.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria L&#243;pez-Cadavid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03577135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.479" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bony" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Forn&#243;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.11.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577189v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya S Bolikhovskaya" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.8300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Avnaim-Katav" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.11.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.03.046" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760251v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Otto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.02.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baralis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Blot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7215" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577230v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Porotov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bottez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei As&#259;ndulesei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vladu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Sava" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abu-Hamid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/under-the-mediterranean-i" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004430112_009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Piques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10579" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Grimm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16894" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04512554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489117v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Syu-Heng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Stammler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1289" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Rossi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577121v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Bergevin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Sailer-Haugland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Salomon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/gpr2020-002.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03518256v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741752v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735936v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hairy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>