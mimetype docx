--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Hély </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Depuis 2016, professeur de sociologie à l’Université Versailles St Quentin-en-Yvelines/Paris Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2016, professeur de sociologie à l’Université Versailles St Quentin-en-Yvelines/Paris Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Codirecteur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours Politiques sociales territoriales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master mention sociologie de l'UVSQ/Université Paris Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Chercheur au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire Printemps (UMR CNRS 8085)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-responsable du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">séminaire Politiques publiques, acteur.trices privé.es </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèses encadrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-2006-2016 : maître de conférences en sociologie à l’Université Paris Ouest Nanterre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Brodiez-Dolino, ATD QUART MONDE, une histoire transnationale. La lutte contre la pauvreté, d’un bidonville à l’Onu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1422o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a un enjeu très fort aujourd’hui à repolitiser le monde associatif, non pas dans des discours, mais à partir de la question du travail ». Entretien avec Matthieu Hély et Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Robert Lafore, L’action sociale en France. De l’assistance à l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Romerio, Le travail féministe. Le militantisme au Planning familial à l’épreuve de sa professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Cinq sens au travail, 65 (4), pp.44179. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx, C’est pour la bonne cause ! Les désillusions du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.207-294. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ruiz de Elvira et Sahar Aurore Saeidnia (dir.). Les mondes de la bien-faisance : les pratiques du bien au prisme des sciences sociales. Paris, CNRS Éditions, 2021, 407 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 96 (3), pp.153-156. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.096.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les travailleurs associatifs dans le « monde d’après » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Etudes Coopératives Mutualistes et Associatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364, p. 124 à 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frédéric Viguier, La Cause des pauvres en France, Paris, Presses de Sciences-Po, 2020, 361 p., ISBN 978-2-7246-2540-0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 69-2 (2), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.692.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un patronat &amp;quot;responsable et engagé&amp;quot;. L'économie sociale et solidaire en quête de représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'ÉNERGIE DU TIERS SECTEUR, 488, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de 1901 à l’épreuve de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes &amp; libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de « l’entreprise de l’ESS » et désétatisation de l’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 199 (1), pp.88. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.199.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de quelques pudeurs de sociologues face à la loi ORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.044.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie sociale « historique » à « l’économie sociale et solidaire » : une nouvelle configuration des relations entre monde associatif et collectivités publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (3), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.163.0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des relations entre l’État et les associations : désengagements et réengagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (3), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.163.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois aidés : menace sur les services non marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cukier, Le travail démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Margairaz, Danielle Tartakowsky, L’État détricoté. De la Résistance à la République en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.27078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition salariale associative : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 568, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véréna Keller, Manuel critique de travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l’économie sociale et solidaire : fonder une économie acapitaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Draperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (81), pp.38-50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.081.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'employeur et formes du dialogue social dans les entreprises de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.10.3917/mouv.081.0116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : « Bénédicte Zimmermann, Ce que travailler veut dire : une sociologie des capacités et des parcours professionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://lectures.revues.org/15204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : « Frédéric Lordon, La malfaçon. Monnaie européenne et souveraineté démocratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://lectures.revues.org/14465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'association à l'entreprise associative : les usages sociaux de la loi de 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et conflit dans la configuration néolibérale du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 510, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Utopies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027203ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet, Vincent Bourdeau, Edward Castleton, Ludovic Frobert, François Jarrige (dir.), Quand les socialistes inventaient l'avenir. Presse, théories et expériences, 1825-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.18167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un salariat d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : « Cédric Durand (dir.), En finir avec l'Europe »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://lectures.revues.org/11954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is no solidarity economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03005703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des TUC aux emplois d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture de Erika FLAHAULT, Henry NOGUÈS et Nathalie SCHIEB-BIENFAIT (dir.). -L’économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales. Rennes, Presses universitaires de Rennes, 2011, 258 pages. « Économie et société »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.242.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Alter, La force de la différence. Itinéraires de patrons atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié associatif est-il une variable d’ajustement des politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 172, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Bruno Milly, Le travail dans le secteur public. Entre institutions, organisations et professions, Presses universitaires de Rennes, coll. « Didact sociologie », 2012, 231 p., ISBN : 978-2-7535-2024-0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/9913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Carole Waldvogel, Imposer &amp;quot;l'environnement&amp;quot;. Le travail révélateur des associations alsaciennes (1965-2005), Presses universitaires de Strasbourg, coll. « Etudes alsaciennes-rhénanes », 2011, 256 p., ISBN : 9782868204684.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/7775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Estelle d'Halluin-Mabillot, Les épreuves de l'asile. Associations et réfugiés face aux politiques du soupçon, Paris, Éditions de l'EHESS, coll. « En temps & lieux », 2012, EAN : 9782713223372.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/8416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980-2010 : la mutation du monde associatif en monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail « d'utilité sociale » dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 40 (10), pp.206-217. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.040.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour le monde associatif ? Entretien avec Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans l'économie sociale et solidaire : aspirations, représentations et dispositions. Une étude auprès des adhérents de l'association Ressources solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Darbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 317, pp.68-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020882ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frémeaux, La nouvelle alternative ? Enquête sur l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaud, Alain Caillé, Pierre Encrenaz, Marcel Gauchet, François Vatin, Refonder l'université. Pourquoi l'enseignement supérieur reste à reconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association, l'entreprise et l'administration : quelle circulation des normes de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.056.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : quand les sciences sociales enchantent le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées économiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 158, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/idee.158.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères du travail associatif. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travail égal, salaire inégal : ce que travailler dans le secteur associatif veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles règles du social, I. Astier Presses universitaires de France, Paris (2007). 208 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (4), pp.553-555. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.20140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir l'intérêt général ou produire de l'utilité sociale ? Avenir de la fonction publique et marché du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et inerties du bénévolat associatif sur la période 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernardeau Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Pierret, Vivre avec le VIH. Enquête de longue durée auprès des personnes infectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Masne, Les services publics. Approches économiques et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes d'entreprises associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°9, pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du modèle associatif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Colloque de l’Association Française d’Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque, Démocraties sous pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Démocraties sous pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Oct 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’économie sociale et solidaire confortés par la loi PACTE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres économiques organisée par l'Institut de la gestion publique et du développement économique (IGPDE), Ministère de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition à l'assemblée nationale dans le cadre de la Commission d’enquête chargée d’étudier les difficultés du monde associatif dans la période de crise actuelle, de proposer des réponses concrètes et d’avenir pour que les associations puissent assurer leurs missions, maintenir et développer les emplois liés à leurs activités, rayonner dans la vie locale et citoyenne et conforter le tissu social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition à l'assemblée nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde associatif. État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations de proximité : un enjeu pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession banlieue, Nov 2012, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat à l’épreuve de la privatisation des services publics : vers l’institutionnalisation du « travail d’utilité sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société québécoise de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d’utilité sociale et utilité sociale du travail. Le salariat dans les services sociaux et de santé d’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'utilité sociale et utilité sociale du travail : sur l'institutionnalisation du salariat dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journées Internationales de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Londes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion des communications présentées à la session « Travail » du réseau thématique 35 « Bénévolat, engagement et vie associative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la question familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités collectives. Famille et solidarités</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2004 Famille et solidarités (Association d'économie sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tutelle au partenariat : entreprises associatives et régulation conventionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Les dynamiques intermédiaires", Toulouse, septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde associatif et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nicolas Duvoux; Ariel Suhamy, 978-2-13-084436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie aux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 222 p., 2013, 9782843032417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt général à l'utilité sociale: la reconfiguration de l'action publique entre Etat, associations et participation citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. Coll. Logiques Sociales, pp.280, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00222967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes moyennes valorisent l'engagement associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous moyens ?: idées reçues sur les classes moyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Cavalier bleu éditions, 2025, 979-10-318-0779-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire : antitode ou excipient du néolibéralisme ? Quelques réflexions à partir du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaïbi, Timothée Duverger et Patricia Toucas-Truyen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)penser l'économie sociale et solidaire. Approches et historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arbre bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2024, L’Écho social et solidaire, 979-10-90129-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du secteur associatif social et médico-social ou les &amp;quot;oubliés du Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel esprit du service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2024, 9782365123785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’État à l’épreuve de l’institutionnalisation de « l’économie sociale et solidaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaboriaux, Chloé; Kaluszynski, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'intérêt général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.73-87, 2022, 9782875745392. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de sciences po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.187-189, 2020, 978-2-7246-2600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoirs pour le travail social ? Universitaires et professionnels du social à l’heure de &amp;quot; l’économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du doctorat en travail social: Controverses et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Hautes Etudes en Santé Publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-24, 2018, 9782810906635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages croisés de Le Play et Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'album du Familistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du familistère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-443, 2017, 978-2-9516791-4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : Les enjeux politiques de la quantification, ou ce que disent peu les chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des chiffres dans l’action publique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autre économie&amp;quot;, autre démocratie sociale ? Les organisations patronales entre syndicats patronaux de l’économie sociale et solidaire et champ politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Fraboulet; Cédric Humair; Pierre Vernus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopérer, négocier, s’affronter. Les organisations patronales et leurs relations avec les autres organisations collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-300, 2014, 978-2-7535-3380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des relations professionnelles dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage associatif français (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-137, 2013, 978-2-24-713056-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec ‘l’économie sociale et solidaire&amp;quot;. Comment la ‘société civile organisée’ participe à la construction de l’Etat néolibéral en france.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Symphonie Discordante de l’Europe Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-321, 2013, 9782-8159-0682-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice] Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bevort; Annette Jobert; Michel Lallement; Arnaud Mias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-339, 2012, 978-2-13-057715-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde associatif en conflits : des relations professionnelles sans relation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année sociale 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.125-139, 2011, 978-2-84950-291-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt général à l'utilité sociale : Transformations de l'état social et genèse du travailleur associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société biographique. Une injonction à vivre dignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-194, 2006, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : L'ESS, des pratiques au niveau des valeurs ? Michel Abhervé et Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Margaux Wartelle pour Radio Grenouille (Marseille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire. De l'utopie aux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d’utilité sociale et utilité sociale du travail. Le salariat dans les services sociaux et de santé d’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie historique des pratiques associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Versailles Saint-Quentin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01419858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèves à Emmaüs : derrière le sens du travail associatif, sa matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Filantropio #48 : Monde associatif et néolibéralisme : une relation complexe à décrypter avec Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre Traits-d’Union avec Anne Kupiec et Matthieu Hély – le 4 juin 2024, 18h30-20h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques associatives (histoire des)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Matthieu Hély concernant l’ouvrage de Pascale Dominique Russo : Souffrance en milieu engagé. Enquête sur des entreprises sociales. Editions du faubourg, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association (Sociologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://www.universalis.fr/encyclopedie/association-sociologie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misère et décadence des recrutements ou les revers de l'excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2018, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des relations entre l'Etat et les associations : désengagements et réengagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.463-612, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en régime néo-libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oeser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Hély </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Depuis 2016, professeur de sociologie à l’Université Versailles St Quentin-en-Yvelines/Paris Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2016, professeur de sociologie à l’Université Versailles St Quentin-en-Yvelines/Paris Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Codirecteur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours Politiques sociales territoriales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master mention sociologie de l'UVSQ/Université Paris Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Chercheur au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire Printemps (UMR CNRS 8085)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-responsable du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">séminaire Politiques publiques, acteur.trices privé.es </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèses encadrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-2006-2016 : maître de conférences en sociologie à l’Université Paris Ouest Nanterre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Brodiez-Dolino, ATD QUART MONDE, une histoire transnationale. La lutte contre la pauvreté, d’un bidonville à l’Onu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1422o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a un enjeu très fort aujourd’hui à repolitiser le monde associatif, non pas dans des discours, mais à partir de la question du travail ». Entretien avec Matthieu Hély et Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Robert Lafore, L’action sociale en France. De l’assistance à l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Romerio, Le travail féministe. Le militantisme au Planning familial à l’épreuve de sa professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Cinq sens au travail, 65 (4), pp.44179. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx, C’est pour la bonne cause ! Les désillusions du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.207-294. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ruiz de Elvira et Sahar Aurore Saeidnia (dir.). Les mondes de la bien-faisance : les pratiques du bien au prisme des sciences sociales. Paris, CNRS Éditions, 2021, 407 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 96 (3), pp.153-156. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.096.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les travailleurs associatifs dans le « monde d’après » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Etudes Coopératives Mutualistes et Associatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364, p. 124 à 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frédéric Viguier, La Cause des pauvres en France, Paris, Presses de Sciences-Po, 2020, 361 p., ISBN 978-2-7246-2540-0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 69-2 (2), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.692.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un patronat &amp;quot;responsable et engagé&amp;quot;. L'économie sociale et solidaire en quête de représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'ÉNERGIE DU TIERS SECTEUR, 488, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de 1901 à l’épreuve de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes &amp; libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de « l’entreprise de l’ESS » et désétatisation de l’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 199 (1), pp.88. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.199.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de quelques pudeurs de sociologues face à la loi ORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.044.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition salariale associative : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 568, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie sociale « historique » à « l’économie sociale et solidaire » : une nouvelle configuration des relations entre monde associatif et collectivités publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.163.0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des relations entre l’État et les associations : désengagements et réengagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (3), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.163.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois aidés : menace sur les services non marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Margairaz, Danielle Tartakowsky, L’État détricoté. De la Résistance à la République en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.27078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cukier, Le travail démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véréna Keller, Manuel critique de travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l’économie sociale et solidaire : fonder une économie acapitaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Draperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (81), pp.38-50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.081.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'employeur et formes du dialogue social dans les entreprises de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.10.3917/mouv.081.0116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : « Bénédicte Zimmermann, Ce que travailler veut dire : une sociologie des capacités et des parcours professionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://lectures.revues.org/15204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : « Frédéric Lordon, La malfaçon. Monnaie européenne et souveraineté démocratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://lectures.revues.org/14465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'association à l'entreprise associative : les usages sociaux de la loi de 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et conflit dans la configuration néolibérale du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 510, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Utopies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027203ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet, Vincent Bourdeau, Edward Castleton, Ludovic Frobert, François Jarrige (dir.), Quand les socialistes inventaient l'avenir. Presse, théories et expériences, 1825-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.18167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Alter, La force de la différence. Itinéraires de patrons atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un salariat d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : « Cédric Durand (dir.), En finir avec l'Europe »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://lectures.revues.org/11954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is no solidarity economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03005703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des TUC aux emplois d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture de Erika FLAHAULT, Henry NOGUÈS et Nathalie SCHIEB-BIENFAIT (dir.). -L’économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales. Rennes, Presses universitaires de Rennes, 2011, 258 pages. « Économie et société »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.242.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié associatif est-il une variable d’ajustement des politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 172, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Bruno Milly, Le travail dans le secteur public. Entre institutions, organisations et professions, Presses universitaires de Rennes, coll. « Didact sociologie », 2012, 231 p., ISBN : 978-2-7535-2024-0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/9913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Carole Waldvogel, Imposer &amp;quot;l'environnement&amp;quot;. Le travail révélateur des associations alsaciennes (1965-2005), Presses universitaires de Strasbourg, coll. « Etudes alsaciennes-rhénanes », 2011, 256 p., ISBN : 9782868204684.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/7775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Estelle d'Halluin-Mabillot, Les épreuves de l'asile. Associations et réfugiés face aux politiques du soupçon, Paris, Éditions de l'EHESS, coll. « En temps & lieux », 2012, EAN : 9782713223372.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/8416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980-2010 : la mutation du monde associatif en monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail « d'utilité sociale » dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 40 (10), pp.206-217. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.040.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour le monde associatif ? Entretien avec Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans l'économie sociale et solidaire : aspirations, représentations et dispositions. Une étude auprès des adhérents de l'association Ressources solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Darbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 317, pp.68-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020882ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frémeaux, La nouvelle alternative ? Enquête sur l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaud, Alain Caillé, Pierre Encrenaz, Marcel Gauchet, François Vatin, Refonder l'université. Pourquoi l'enseignement supérieur reste à reconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : quand les sciences sociales enchantent le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées économiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 158, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/idee.158.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association, l'entreprise et l'administration : quelle circulation des normes de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.056.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir l'intérêt général ou produire de l'utilité sociale ? Avenir de la fonction publique et marché du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères du travail associatif. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travail égal, salaire inégal : ce que travailler dans le secteur associatif veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles règles du social, I. Astier Presses universitaires de France, Paris (2007). 208 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (4), pp.553-555. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.20140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et inerties du bénévolat associatif sur la période 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernardeau Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Pierret, Vivre avec le VIH. Enquête de longue durée auprès des personnes infectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Masne, Les services publics. Approches économiques et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes d'entreprises associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°9, pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du modèle associatif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Colloque de l’Association Française d’Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque, Démocraties sous pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Démocraties sous pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Oct 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’économie sociale et solidaire confortés par la loi PACTE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres économiques organisée par l'Institut de la gestion publique et du développement économique (IGPDE), Ministère de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition à l'assemblée nationale dans le cadre de la Commission d’enquête chargée d’étudier les difficultés du monde associatif dans la période de crise actuelle, de proposer des réponses concrètes et d’avenir pour que les associations puissent assurer leurs missions, maintenir et développer les emplois liés à leurs activités, rayonner dans la vie locale et citoyenne et conforter le tissu social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition à l'assemblée nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde associatif. État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations de proximité : un enjeu pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession banlieue, Nov 2012, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat à l’épreuve de la privatisation des services publics : vers l’institutionnalisation du « travail d’utilité sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société québécoise de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d’utilité sociale et utilité sociale du travail. Le salariat dans les services sociaux et de santé d’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'utilité sociale et utilité sociale du travail : sur l'institutionnalisation du salariat dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journées Internationales de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Londes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion des communications présentées à la session « Travail » du réseau thématique 35 « Bénévolat, engagement et vie associative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la question familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités collectives. Famille et solidarités</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2004 Famille et solidarités (Association d'économie sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tutelle au partenariat : entreprises associatives et régulation conventionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Les dynamiques intermédiaires", Toulouse, septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde associatif et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nicolas Duvoux; Ariel Suhamy, 978-2-13-084436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie aux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 222 p., 2013, 9782843032417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt général à l'utilité sociale: la reconfiguration de l'action publique entre Etat, associations et participation citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. Coll. Logiques Sociales, pp.280, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00222967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes moyennes valorisent l'engagement associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous moyens ?: idées reçues sur les classes moyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Cavalier bleu éditions, 2025, 979-10-318-0779-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire : antitode ou excipient du néolibéralisme ? Quelques réflexions à partir du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaïbi, Timothée Duverger et Patricia Toucas-Truyen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)penser l'économie sociale et solidaire. Approches et historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arbre bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2024, L’Écho social et solidaire, 979-10-90129-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du secteur associatif social et médico-social ou les &amp;quot;oubliés du Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel esprit du service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2024, 9782365123785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’État à l’épreuve de l’institutionnalisation de « l’économie sociale et solidaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaboriaux, Chloé; Kaluszynski, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'intérêt général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.73-87, 2022, 9782875745392. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de sciences po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.187-189, 2020, 978-2-7246-2600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoirs pour le travail social ? Universitaires et professionnels du social à l’heure de &amp;quot; l’économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du doctorat en travail social: Controverses et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Hautes Etudes en Santé Publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-24, 2018, 9782810906635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages croisés de Le Play et Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'album du Familistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du familistère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-443, 2017, 978-2-9516791-4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : Les enjeux politiques de la quantification, ou ce que disent peu les chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des chiffres dans l’action publique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autre économie&amp;quot;, autre démocratie sociale ? Les organisations patronales entre syndicats patronaux de l’économie sociale et solidaire et champ politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Fraboulet; Cédric Humair; Pierre Vernus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopérer, négocier, s’affronter. Les organisations patronales et leurs relations avec les autres organisations collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-300, 2014, 978-2-7535-3380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des relations professionnelles dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage associatif français (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-137, 2013, 978-2-24-713056-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec ‘l’économie sociale et solidaire&amp;quot;. Comment la ‘société civile organisée’ participe à la construction de l’Etat néolibéral en france.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Symphonie Discordante de l’Europe Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-321, 2013, 9782-8159-0682-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice] Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bevort; Annette Jobert; Michel Lallement; Arnaud Mias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-339, 2012, 978-2-13-057715-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde associatif en conflits : des relations professionnelles sans relation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année sociale 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.125-139, 2011, 978-2-84950-291-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt général à l'utilité sociale : Transformations de l'état social et genèse du travailleur associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société biographique. Une injonction à vivre dignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-194, 2006, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : L'ESS, des pratiques au niveau des valeurs ? Michel Abhervé et Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Margaux Wartelle pour Radio Grenouille (Marseille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire. De l'utopie aux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d’utilité sociale et utilité sociale du travail. Le salariat dans les services sociaux et de santé d’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie historique des pratiques associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Versailles Saint-Quentin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01419858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre Traits-d’Union avec Anne Kupiec et Matthieu Hély – le 4 juin 2024, 18h30-20h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèves à Emmaüs : derrière le sens du travail associatif, sa matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Filantropio #48 : Monde associatif et néolibéralisme : une relation complexe à décrypter avec Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques associatives (histoire des)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Matthieu Hély concernant l’ouvrage de Pascale Dominique Russo : Souffrance en milieu engagé. Enquête sur des entreprises sociales. Editions du faubourg, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association (Sociologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://www.universalis.fr/encyclopedie/association-sociologie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misère et décadence des recrutements ou les revers de l'excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2018, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des relations entre l'Etat et les associations : désengagements et réengagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.463-612, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en régime néo-libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oeser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=S-UvSM_tIcw&amp;list=PLOoCguCa0wybbk0zgkObbcCPwBq_URrgJ&amp;index=1&amp;t=2s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/sociologie#liste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/m-matthieu-hely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/seminaire-politiques-publiques-acteur-trices-prive-es-10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/130940291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.096.0153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654795v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.199.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0543" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005625v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24172" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27078" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129967v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027203ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0157" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1107" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0206" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020882ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6276" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1361" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0131" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943077v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.158.0030" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838085v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265727v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628499v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.20140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090562v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000588v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.431" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.475" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Monde_associatif_et_n%C3%A9olib%C3%A9ralisme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3272?lang=fr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/leconomiesocialeetsolidairedelutopieauxpratiques/index.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_m%C3%A9tamorphoses_du_monde_associatif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/repenser-l-histoire-de-l-ess.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/fabrique-doctorat-travail-social/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.familistere.com/fr/decouvrir/collections-ressources/references-documentaires-sur-le-familistere#Bibliographie,%20sitographie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3531" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiedalloz.fr/livre/9782247130566-le-paysage-associatif-francais-2e-edition-viviane-tchernonog/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/la-symphonie-discordante-de-leurope-sociale/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_du_travail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01419858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619612v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601928v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680190v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000551v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=S-UvSM_tIcw&amp;list=PLOoCguCa0wybbk0zgkObbcCPwBq_URrgJ&amp;index=1&amp;t=2s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/sociologie#liste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/m-matthieu-hely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/seminaire-politiques-publiques-acteur-trices-prive-es-10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/130940291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.096.0153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654795v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.199.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027203ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0157" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0206" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020882ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6276" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1361" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.158.0030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.20140" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000588v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.431" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.475" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Monde_associatif_et_n%C3%A9olib%C3%A9ralisme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/leconomiesocialeetsolidairedelutopieauxpratiques/index.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3272?lang=fr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_m%C3%A9tamorphoses_du_monde_associatif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/repenser-l-histoire-de-l-ess.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/fabrique-doctorat-travail-social/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.familistere.com/fr/decouvrir/collections-ressources/references-documentaires-sur-le-familistere#Bibliographie,%20sitographie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3531" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiedalloz.fr/livre/9782247130566-le-paysage-associatif-francais-2e-edition-viviane-tchernonog/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/la-symphonie-discordante-de-leurope-sociale/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_du_travail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01419858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680190v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000551v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>