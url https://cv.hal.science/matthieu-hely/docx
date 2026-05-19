--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Hély </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Depuis 2016, professeur de sociologie à l’Université Versailles St Quentin-en-Yvelines/Paris Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2016, professeur de sociologie à l’Université Versailles St Quentin-en-Yvelines/Paris Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Codirecteur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours Politiques sociales territoriales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master mention sociologie de l'UVSQ/Université Paris Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Chercheur au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire Printemps (UMR CNRS 8085)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-responsable du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">séminaire Politiques publiques, acteur.trices privé.es </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèses encadrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-2006-2016 : maître de conférences en sociologie à l’Université Paris Ouest Nanterre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Brodiez-Dolino, ATD QUART MONDE, une histoire transnationale. La lutte contre la pauvreté, d’un bidonville à l’Onu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1422o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a un enjeu très fort aujourd’hui à repolitiser le monde associatif, non pas dans des discours, mais à partir de la question du travail ». Entretien avec Matthieu Hély et Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Robert Lafore, L’action sociale en France. De l’assistance à l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Romerio, Le travail féministe. Le militantisme au Planning familial à l’épreuve de sa professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Cinq sens au travail, 65 (4), pp.44179. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx, C’est pour la bonne cause ! Les désillusions du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.207-294. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ruiz de Elvira et Sahar Aurore Saeidnia (dir.). Les mondes de la bien-faisance : les pratiques du bien au prisme des sciences sociales. Paris, CNRS Éditions, 2021, 407 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 96 (3), pp.153-156. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.096.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les travailleurs associatifs dans le « monde d’après » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Etudes Coopératives Mutualistes et Associatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364, p. 124 à 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frédéric Viguier, La Cause des pauvres en France, Paris, Presses de Sciences-Po, 2020, 361 p., ISBN 978-2-7246-2540-0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 69-2 (2), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.692.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un patronat &amp;quot;responsable et engagé&amp;quot;. L'économie sociale et solidaire en quête de représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'ÉNERGIE DU TIERS SECTEUR, 488, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de 1901 à l’épreuve de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes &amp; libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de « l’entreprise de l’ESS » et désétatisation de l’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 199 (1), pp.88. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.199.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de quelques pudeurs de sociologues face à la loi ORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.044.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition salariale associative : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 568, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie sociale « historique » à « l’économie sociale et solidaire » : une nouvelle configuration des relations entre monde associatif et collectivités publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.163.0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des relations entre l’État et les associations : désengagements et réengagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (3), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.163.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois aidés : menace sur les services non marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Margairaz, Danielle Tartakowsky, L’État détricoté. De la Résistance à la République en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.27078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cukier, Le travail démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véréna Keller, Manuel critique de travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l’économie sociale et solidaire : fonder une économie acapitaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Draperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (81), pp.38-50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.081.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'employeur et formes du dialogue social dans les entreprises de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.10.3917/mouv.081.0116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : « Bénédicte Zimmermann, Ce que travailler veut dire : une sociologie des capacités et des parcours professionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://lectures.revues.org/15204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : « Frédéric Lordon, La malfaçon. Monnaie européenne et souveraineté démocratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://lectures.revues.org/14465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'association à l'entreprise associative : les usages sociaux de la loi de 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et conflit dans la configuration néolibérale du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 510, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Utopies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027203ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet, Vincent Bourdeau, Edward Castleton, Ludovic Frobert, François Jarrige (dir.), Quand les socialistes inventaient l'avenir. Presse, théories et expériences, 1825-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.18167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Alter, La force de la différence. Itinéraires de patrons atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un salariat d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : « Cédric Durand (dir.), En finir avec l'Europe »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://lectures.revues.org/11954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is no solidarity economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03005703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des TUC aux emplois d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture de Erika FLAHAULT, Henry NOGUÈS et Nathalie SCHIEB-BIENFAIT (dir.). -L’économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales. Rennes, Presses universitaires de Rennes, 2011, 258 pages. « Économie et société »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.242.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié associatif est-il une variable d’ajustement des politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 172, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Bruno Milly, Le travail dans le secteur public. Entre institutions, organisations et professions, Presses universitaires de Rennes, coll. « Didact sociologie », 2012, 231 p., ISBN : 978-2-7535-2024-0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/9913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Carole Waldvogel, Imposer &amp;quot;l'environnement&amp;quot;. Le travail révélateur des associations alsaciennes (1965-2005), Presses universitaires de Strasbourg, coll. « Etudes alsaciennes-rhénanes », 2011, 256 p., ISBN : 9782868204684.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/7775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Estelle d'Halluin-Mabillot, Les épreuves de l'asile. Associations et réfugiés face aux politiques du soupçon, Paris, Éditions de l'EHESS, coll. « En temps & lieux », 2012, EAN : 9782713223372.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/8416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980-2010 : la mutation du monde associatif en monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail « d'utilité sociale » dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 40 (10), pp.206-217. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.040.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour le monde associatif ? Entretien avec Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans l'économie sociale et solidaire : aspirations, représentations et dispositions. Une étude auprès des adhérents de l'association Ressources solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Darbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 317, pp.68-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020882ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frémeaux, La nouvelle alternative ? Enquête sur l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaud, Alain Caillé, Pierre Encrenaz, Marcel Gauchet, François Vatin, Refonder l'université. Pourquoi l'enseignement supérieur reste à reconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : quand les sciences sociales enchantent le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées économiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 158, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/idee.158.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association, l'entreprise et l'administration : quelle circulation des normes de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.056.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir l'intérêt général ou produire de l'utilité sociale ? Avenir de la fonction publique et marché du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères du travail associatif. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travail égal, salaire inégal : ce que travailler dans le secteur associatif veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles règles du social, I. Astier Presses universitaires de France, Paris (2007). 208 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (4), pp.553-555. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.20140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et inerties du bénévolat associatif sur la période 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernardeau Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Pierret, Vivre avec le VIH. Enquête de longue durée auprès des personnes infectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Masne, Les services publics. Approches économiques et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes d'entreprises associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°9, pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du modèle associatif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Colloque de l’Association Française d’Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque, Démocraties sous pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Démocraties sous pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Oct 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’économie sociale et solidaire confortés par la loi PACTE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres économiques organisée par l'Institut de la gestion publique et du développement économique (IGPDE), Ministère de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition à l'assemblée nationale dans le cadre de la Commission d’enquête chargée d’étudier les difficultés du monde associatif dans la période de crise actuelle, de proposer des réponses concrètes et d’avenir pour que les associations puissent assurer leurs missions, maintenir et développer les emplois liés à leurs activités, rayonner dans la vie locale et citoyenne et conforter le tissu social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition à l'assemblée nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde associatif. État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations de proximité : un enjeu pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession banlieue, Nov 2012, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat à l’épreuve de la privatisation des services publics : vers l’institutionnalisation du « travail d’utilité sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société québécoise de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d’utilité sociale et utilité sociale du travail. Le salariat dans les services sociaux et de santé d’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'utilité sociale et utilité sociale du travail : sur l'institutionnalisation du salariat dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journées Internationales de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Londes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion des communications présentées à la session « Travail » du réseau thématique 35 « Bénévolat, engagement et vie associative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la question familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités collectives. Famille et solidarités</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2004 Famille et solidarités (Association d'économie sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tutelle au partenariat : entreprises associatives et régulation conventionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Les dynamiques intermédiaires", Toulouse, septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde associatif et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nicolas Duvoux; Ariel Suhamy, 978-2-13-084436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie aux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 222 p., 2013, 9782843032417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt général à l'utilité sociale: la reconfiguration de l'action publique entre Etat, associations et participation citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. Coll. Logiques Sociales, pp.280, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00222967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes moyennes valorisent l'engagement associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous moyens ?: idées reçues sur les classes moyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Cavalier bleu éditions, 2025, 979-10-318-0779-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire : antitode ou excipient du néolibéralisme ? Quelques réflexions à partir du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaïbi, Timothée Duverger et Patricia Toucas-Truyen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)penser l'économie sociale et solidaire. Approches et historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arbre bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2024, L’Écho social et solidaire, 979-10-90129-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du secteur associatif social et médico-social ou les &amp;quot;oubliés du Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel esprit du service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2024, 9782365123785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’État à l’épreuve de l’institutionnalisation de « l’économie sociale et solidaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaboriaux, Chloé; Kaluszynski, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'intérêt général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.73-87, 2022, 9782875745392. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de sciences po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.187-189, 2020, 978-2-7246-2600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoirs pour le travail social ? Universitaires et professionnels du social à l’heure de &amp;quot; l’économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du doctorat en travail social: Controverses et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Hautes Etudes en Santé Publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-24, 2018, 9782810906635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages croisés de Le Play et Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'album du Familistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du familistère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-443, 2017, 978-2-9516791-4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : Les enjeux politiques de la quantification, ou ce que disent peu les chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des chiffres dans l’action publique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autre économie&amp;quot;, autre démocratie sociale ? Les organisations patronales entre syndicats patronaux de l’économie sociale et solidaire et champ politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Fraboulet; Cédric Humair; Pierre Vernus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopérer, négocier, s’affronter. Les organisations patronales et leurs relations avec les autres organisations collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-300, 2014, 978-2-7535-3380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des relations professionnelles dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage associatif français (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-137, 2013, 978-2-24-713056-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec ‘l’économie sociale et solidaire&amp;quot;. Comment la ‘société civile organisée’ participe à la construction de l’Etat néolibéral en france.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Symphonie Discordante de l’Europe Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-321, 2013, 9782-8159-0682-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice] Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bevort; Annette Jobert; Michel Lallement; Arnaud Mias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-339, 2012, 978-2-13-057715-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde associatif en conflits : des relations professionnelles sans relation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année sociale 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.125-139, 2011, 978-2-84950-291-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt général à l'utilité sociale : Transformations de l'état social et genèse du travailleur associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société biographique. Une injonction à vivre dignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-194, 2006, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : L'ESS, des pratiques au niveau des valeurs ? Michel Abhervé et Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Margaux Wartelle pour Radio Grenouille (Marseille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire. De l'utopie aux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d’utilité sociale et utilité sociale du travail. Le salariat dans les services sociaux et de santé d’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie historique des pratiques associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Versailles Saint-Quentin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01419858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre Traits-d’Union avec Anne Kupiec et Matthieu Hély – le 4 juin 2024, 18h30-20h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèves à Emmaüs : derrière le sens du travail associatif, sa matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Filantropio #48 : Monde associatif et néolibéralisme : une relation complexe à décrypter avec Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques associatives (histoire des)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Matthieu Hély concernant l’ouvrage de Pascale Dominique Russo : Souffrance en milieu engagé. Enquête sur des entreprises sociales. Editions du faubourg, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association (Sociologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://www.universalis.fr/encyclopedie/association-sociologie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misère et décadence des recrutements ou les revers de l'excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2018, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des relations entre l'Etat et les associations : désengagements et réengagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.463-612, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en régime néo-libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oeser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Hély </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Depuis 2016, professeur de sociologie à l’Université Versailles St Quentin-en-Yvelines/Paris Saclay.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Depuis 2016, professeur de sociologie à l’Université Versailles St Quentin-en-Yvelines/Paris Saclay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Codirecteur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">parcours Politiques sociales territoriales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master mention sociologie de l'UVSQ/Université Paris Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Chercheur au </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire Printemps (UMR CNRS 8085)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, co-responsable du </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">séminaire Politiques publiques, acteur.trices privé.es </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèses encadrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-2006-2016 : maître de conférences en sociologie à l’Université Paris Ouest Nanterre.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Brodiez-Dolino, ATD QUART MONDE, une histoire transnationale. La lutte contre la pauvreté, d’un bidonville à l’Onu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1422o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il y a un enjeu très fort aujourd’hui à repolitiser le monde associatif, non pas dans des discours, mais à partir de la question du travail ». Entretien avec Matthieu Hély et Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Robert Lafore, L’action sociale en France. De l’assistance à l’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Romerio, Le travail féministe. Le militantisme au Planning familial à l’épreuve de sa professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les Cinq sens au travail, 65 (4), pp.44179. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.44204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx, C’est pour la bonne cause ! Les désillusions du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.207-294. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.14080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les travailleurs associatifs dans le « monde d’après » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Etudes Coopératives Mutualistes et Associatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 364, p. 124 à 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ruiz de Elvira et Sahar Aurore Saeidnia (dir.). Les mondes de la bien-faisance : les pratiques du bien au prisme des sciences sociales. Paris, CNRS Éditions, 2021, 407 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 96 (3), pp.153-156. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/crii.096.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Frédéric Viguier, La Cause des pauvres en France, Paris, Presses de Sciences-Po, 2020, 361 p., ISBN 978-2-7246-2540-0 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 69-2 (2), pp.185-187. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.692.0186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'un patronat &amp;quot;responsable et engagé&amp;quot;. L'économie sociale et solidaire en quête de représentativité patronale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'ÉNERGIE DU TIERS SECTEUR, 488, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de 1901 à l’épreuve de la professionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes &amp; libertés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02994648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de « l’entreprise de l’ESS » et désétatisation de l’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 199 (1), pp.88. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.199.0086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de quelques pudeurs de sociologues face à la loi ORE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (2), pp.87. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.044.0087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02559400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition salariale associative : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 568, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’économie sociale « historique » à « l’économie sociale et solidaire » : une nouvelle configuration des relations entre monde associatif et collectivités publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.163.0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des relations entre l’État et les associations : désengagements et réengagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163 (3), pp.463-476. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.163.0463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emplois aidés : menace sur les services non marchands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Margairaz, Danielle Tartakowsky, L’État détricoté. De la Résistance à la République en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.27078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cukier, Le travail démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.24172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véréna Keller, Manuel critique de travail social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.20978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l’économie sociale et solidaire : fonder une économie acapitaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Draperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/1 (81), pp.38-50. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.081.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'employeur et formes du dialogue social dans les entreprises de l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.10.3917/mouv.081.0116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : « Frédéric Lordon, La malfaçon. Monnaie européenne et souveraineté démocratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://lectures.revues.org/14465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : « Bénédicte Zimmermann, Ce que travailler veut dire : une sociologie des capacités et des parcours professionnels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, http://lectures.revues.org/15204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et conflit dans la configuration néolibérale du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 510, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Utopies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1027203ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'association à l'entreprise associative : les usages sociaux de la loi de 1901</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bouchet, Vincent Bourdeau, Edward Castleton, Ludovic Frobert, François Jarrige (dir.), Quand les socialistes inventaient l'avenir. Presse, théories et expériences, 1825-1860</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.18167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Alter, La force de la différence. Itinéraires de patrons atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nrt.1107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is no solidarity economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03005703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : « Cédric Durand (dir.), En finir avec l'Europe »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://lectures.revues.org/11954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'un salariat d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des TUC aux emplois d’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture de Erika FLAHAULT, Henry NOGUÈS et Nathalie SCHIEB-BIENFAIT (dir.). -L’économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales. Rennes, Presses universitaires de Rennes, 2011, 258 pages. « Économie et société »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242 (1), pp.157. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.242.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Bruno Milly, Le travail dans le secteur public. Entre institutions, organisations et professions, Presses universitaires de Rennes, coll. « Didact sociologie », 2012, 231 p., ISBN : 978-2-7535-2024-0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/9913</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail salarié associatif est-il une variable d’ajustement des politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 172, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Carole Waldvogel, Imposer &amp;quot;l'environnement&amp;quot;. Le travail révélateur des associations alsaciennes (1965-2005), Presses universitaires de Strasbourg, coll. « Etudes alsaciennes-rhénanes », 2011, 256 p., ISBN : 9782868204684.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/7775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage : &amp;quot;Estelle d'Halluin-Mabillot, Les épreuves de l'asile. Associations et réfugiés face aux politiques du soupçon, Paris, Éditions de l'EHESS, coll. « En temps & lieux », 2012, EAN : 9782713223372.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://lectures.revues.org/8416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1980-2010 : la mutation du monde associatif en monde du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail « d'utilité sociale » dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 40 (10), pp.206-217. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.040.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle professionnalisation pour le monde associatif ? Entretien avec Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans l'économie sociale et solidaire : aspirations, représentations et dispositions. Une étude auprès des adhérents de l'association Ressources solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Darbus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 317, pp.68-86. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1020882ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Frémeaux, La nouvelle alternative ? Enquête sur l'économie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.6276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beaud, Alain Caillé, Pierre Encrenaz, Marcel Gauchet, François Vatin, Refonder l'université. Pourquoi l'enseignement supérieur reste à reconstruire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.1361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie sociale et solidaire : quand les sciences sociales enchantent le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées économiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 158, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/idee.158.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'association, l'entreprise et l'administration : quelle circulation des normes de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 56 (3), pp.131-144. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eh.056.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servir l'intérêt général ou produire de l'utilité sociale ? Avenir de la fonction publique et marché du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03090562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères du travail associatif. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travail égal, salaire inégal : ce que travailler dans le secteur associatif veut dire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69, p.125-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire n'existe pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles règles du social, I. Astier Presses universitaires de France, Paris (2007). 208 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (4), pp.553-555. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.20140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations et inerties du bénévolat associatif sur la période 1982-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernardeau Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.9-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Masne, Les services publics. Approches économiques et enjeux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Pierret, Vivre avec le VIH. Enquête de longue durée auprès des personnes infectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes d'entreprises associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°9, pp.27-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du modèle associatif français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième Colloque de l’Association Française d’Economie Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque, Démocraties sous pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Démocraties sous pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris Nord, Oct 2021, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l’économie sociale et solidaire confortés par la loi PACTE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres économiques organisée par l'Institut de la gestion publique et du développement économique (IGPDE), Ministère de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition à l'assemblée nationale dans le cadre de la Commission d’enquête chargée d’étudier les difficultés du monde associatif dans la période de crise actuelle, de proposer des réponses concrètes et d’avenir pour que les associations puissent assurer leurs missions, maintenir et développer les emplois liés à leurs activités, rayonner dans la vie locale et citoyenne et conforter le tissu social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition à l'assemblée nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde associatif. État des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les associations de proximité : un enjeu pour les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profession banlieue, Nov 2012, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bénévolat à l’épreuve de la privatisation des services publics : vers l’institutionnalisation du « travail d’utilité sociale » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la société québécoise de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d’utilité sociale et utilité sociale du travail. Le salariat dans les services sociaux et de santé d’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d'utilité sociale et utilité sociale du travail : sur l'institutionnalisation du salariat dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journées Internationales de Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Londes, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion des communications présentées à la session « Travail » du réseau thématique 35 « Bénévolat, engagement et vie associative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de la question familiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités collectives. Famille et solidarités</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2004 Famille et solidarités (Association d'économie sociale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.181-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tutelle au partenariat : entreprises associatives et régulation conventionnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Les dynamiques intermédiaires", Toulouse, septembre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde associatif et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nicolas Duvoux; Ariel Suhamy, 978-2-13-084436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : de l’utopie aux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 222 p., 2013, 9782843032417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt général à l'utilité sociale: la reconfiguration de l'action publique entre Etat, associations et participation citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Trouvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. Coll. Logiques Sociales, pp.280, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00222967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes moyennes valorisent l'engagement associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous moyens ?: idées reçues sur les classes moyennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Cavalier bleu éditions, 2025, 979-10-318-0779-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire : antitode ou excipient du néolibéralisme ? Quelques réflexions à partir du monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Chaïbi, Timothée Duverger et Patricia Toucas-Truyen (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)penser l'économie sociale et solidaire. Approches et historiographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arbre bleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2024, L’Écho social et solidaire, 979-10-90129-70-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du secteur associatif social et médico-social ou les &amp;quot;oubliés du Ségur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nouvel esprit du service public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Croquant, 2024, 9782365123785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’État à l’épreuve de l’institutionnalisation de « l’économie sociale et solidaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaboriaux, Chloé; Kaluszynski, Martine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom de l'intérêt général</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Verlag, pp.73-87, 2022, 9782875745392. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale et solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de sciences po. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p.187-189, 2020, 978-2-7246-2600-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoirs pour le travail social ? Universitaires et professionnels du social à l’heure de &amp;quot; l’économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du doctorat en travail social: Controverses et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole des Hautes Etudes en Santé Publique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-24, 2018, 9782810906635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritages croisés de Le Play et Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'album du Familistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du familistère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.441-443, 2017, 978-2-9516791-4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie sociale et solidaire : Les enjeux politiques de la quantification, ou ce que disent peu les chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages des chiffres dans l’action publique territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autre économie&amp;quot;, autre démocratie sociale ? Les organisations patronales entre syndicats patronaux de l’économie sociale et solidaire et champ politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danièle Fraboulet; Cédric Humair; Pierre Vernus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopérer, négocier, s’affronter. Les organisations patronales et leurs relations avec les autres organisations collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-300, 2014, 978-2-7535-3380-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des relations professionnelles dans le monde associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage associatif français (2ème édition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.134-137, 2013, 978-2-24-713056-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec ‘l’économie sociale et solidaire&amp;quot;. Comment la ‘société civile organisée’ participe à la construction de l’Etat néolibéral en france.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Symphonie Discordante de l’Europe Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.305-321, 2013, 9782-8159-0682-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Notice] Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Bevort; Annette Jobert; Michel Lallement; Arnaud Mias. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-339, 2012, 978-2-13-057715-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde associatif en conflits : des relations professionnelles sans relation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année sociale 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.125-139, 2011, 978-2-84950-291-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intérêt général à l'utilité sociale : Transformations de l'état social et genèse du travailleur associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société biographique. Une injonction à vivre dignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-194, 2006, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat : L'ESS, des pratiques au niveau des valeurs ? Michel Abhervé et Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMINAIRE SUR LES TRAVAUX DE DANIEL BACHET : vers une autre comptabilité pour refonder l'entreprise et son utilité sociale, Cahiers internationaux de Sociologie, n°19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Tuyên Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Maugeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, p.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Margaux Wartelle pour Radio Grenouille (Marseille)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie sociale et solidaire. De l'utopie aux pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Moulévrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail d’utilité sociale et utilité sociale du travail. Le salariat dans les services sociaux et de santé d’intérêt général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie historique des pratiques associatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Versailles Saint-Quentin, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01419858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grèves à Emmaüs : derrière le sens du travail associatif, sa matérialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Podcast Filantropio #48 : Monde associatif et néolibéralisme : une relation complexe à décrypter avec Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre Traits-d’Union avec Anne Kupiec et Matthieu Hély – le 4 juin 2024, 18h30-20h</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques associatives (histoire des)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de Matthieu Hély concernant l’ouvrage de Pascale Dominique Russo : Souffrance en milieu engagé. Enquête sur des entreprises sociales. Editions du faubourg, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association (Sociologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://www.universalis.fr/encyclopedie/association-sociologie/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misère et décadence des recrutements ou les revers de l'excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2018, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recomposition des relations entre l'Etat et les associations : désengagements et réengagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.463-612, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités en régime néo-libéral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Oeser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 42, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopies économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs et misères du travail associatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=S-UvSM_tIcw&amp;list=PLOoCguCa0wybbk0zgkObbcCPwBq_URrgJ&amp;index=1&amp;t=2s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/sociologie#liste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/m-matthieu-hely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/seminaire-politiques-publiques-acteur-trices-prive-es-10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/130940291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.096.0153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654795v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.199.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152541v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027203ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0157" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152614v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0206" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020882ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6276" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1361" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.158.0030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.20140" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000588v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.431" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.475" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Monde_associatif_et_n%C3%A9olib%C3%A9ralisme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/leconomiesocialeetsolidairedelutopieauxpratiques/index.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3272?lang=fr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_m%C3%A9tamorphoses_du_monde_associatif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/repenser-l-histoire-de-l-ess.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/fabrique-doctorat-travail-social/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.familistere.com/fr/decouvrir/collections-ressources/references-documentaires-sur-le-familistere#Bibliographie,%20sitographie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3531" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiedalloz.fr/livre/9782247130566-le-paysage-associatif-francais-2e-edition-viviane-tchernonog/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/la-symphonie-discordante-de-leurope-sociale/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_du_travail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173044v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01419858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601928v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619612v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000596v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680190v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628577v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000551v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=S-UvSM_tIcw&amp;list=PLOoCguCa0wybbk0zgkObbcCPwBq_URrgJ&amp;index=1&amp;t=2s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/formation/master/sociologie#liste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/m-matthieu-hely" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/seminaire-politiques-publiques-acteur-trices-prive-es-10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/130940291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05098146v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu H&#233;ly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1422o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guyon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lebon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293260v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.14080" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784424v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.096.0153" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.692.0186" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191357v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02994648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.199.0086" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Coton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pudal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.044.0087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darmon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3188" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129967v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685514v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0543" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.163.0463" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.27078" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.20978" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Draperi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.081.0038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152596v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152541v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lef&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027203ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.18167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03005703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152611v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222888v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152571v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.242.0157" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970984v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.040.0206" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783733v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Darbus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020882ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.6276" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.1361" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moul&#233;vrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.158.0030" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.056.0131" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03090562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838085v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.20140" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernardeau Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000589v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.431" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009569v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389755v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999988v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999994v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141086v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01118827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005574v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01402968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Monde_associatif_et_n%C3%A9olib%C3%A9ralisme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladispute.atheles.org/economietravail/leconomiesocialeetsolidairedelutopieauxpratiques/index.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813917v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupo/3272?lang=fr" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_m%C3%A9tamorphoses_du_monde_associatif" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222967v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Peyrin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trouv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/repenser-l-histoire-de-l-ess.html" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19710" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992854v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/fabrique-doctorat-travail-social/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.familistere.com/fr/decouvrir/collections-ressources/references-documentaires-sur-le-familistere#Bibliographie,%20sitographie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268266v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3531" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairiedalloz.fr/livre/9782247130566-le-paysage-associatif-francais-2e-edition-viviane-tchernonog/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/catalogue_de_livres/la-symphonie-discordante-de-leurope-sociale/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_du_travail" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005552v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128863v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609043v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206344v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173044v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01419858v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528718v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000596v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997079v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182167v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3183" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628577v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Oeser" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000551v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>